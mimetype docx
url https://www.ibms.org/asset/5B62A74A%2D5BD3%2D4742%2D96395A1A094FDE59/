--- v0 (2026-04-26)
+++ v1 (2026-07-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3512F75B" w14:textId="77777777" w:rsidR="00886F48" w:rsidRPr="009F3D7C" w:rsidRDefault="00886F48" w:rsidP="00886F48">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A83966" w14:textId="77777777" w:rsidR="00886F48" w:rsidRPr="009F3D7C" w:rsidRDefault="00BB5662" w:rsidP="00BB5662">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6775D133" wp14:editId="3462F032">
             <wp:extent cx="2114212" cy="1649485"/>
@@ -2534,75 +2534,81 @@
       </w:pPr>
       <w:r w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00886F48" w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 4: Testimonials </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75514F93" w14:textId="77777777" w:rsidR="00651F83" w:rsidRPr="009F3D7C" w:rsidRDefault="00651F83" w:rsidP="00886F48">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B66A014" w14:textId="77777777" w:rsidR="00886F48" w:rsidRPr="009F3D7C" w:rsidRDefault="00886F48" w:rsidP="00706971">
+    <w:p w14:paraId="4B66A014" w14:textId="5DBEB93D" w:rsidR="00886F48" w:rsidRPr="009F3D7C" w:rsidRDefault="00886F48" w:rsidP="00706971">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The nominator and </w:t>
-[...11 lines deleted...]
-        <w:t>ouncil member</w:t>
+        <w:t>The nominator and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17EA1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their supporter (must be one of either </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17EA1" w:rsidRPr="00C17EA1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the Regional Chair, Regional Council Member in the first instance, or any other Council Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17EA1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> should each submit a testimonial about the nominee and why they should receive </w:t>
       </w:r>
       <w:r w:rsidR="00BB5662" w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Honorary Fellowship. They should evidence the unique and original contribution the nominee has made to the advancement of </w:t>
       </w:r>
       <w:r w:rsidR="00BB5662" w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">biomedical science and/or health care. </w:t>
       </w:r>
@@ -2701,59 +2707,50 @@
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70EBF310" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26D89C75" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EF700DB" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="44E8AEEB" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D8B53A6" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5514DED2" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
@@ -3028,79 +3025,72 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26F8962E" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29A6356F" w14:textId="77777777" w:rsidR="0064327E" w:rsidRDefault="0064327E" w:rsidP="00886F48">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="461FE4F8" w14:textId="77777777" w:rsidR="00651F83" w:rsidRPr="009F3D7C" w:rsidRDefault="00651F83" w:rsidP="00886F48">
+    <w:p w14:paraId="461FE4F8" w14:textId="6C7B6563" w:rsidR="00651F83" w:rsidRPr="009F3D7C" w:rsidRDefault="00651F83" w:rsidP="00886F48">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="007716C1">
+      <w:r w:rsidR="00C17EA1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Regional C</w:t>
-[...6 lines deleted...]
-        <w:t>ouncil member</w:t>
+        <w:t>Supporter</w:t>
       </w:r>
       <w:r w:rsidR="00886F48" w:rsidRPr="009F3D7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> testimonial: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509FCF17" w14:textId="77777777" w:rsidR="00651F83" w:rsidRPr="009F3D7C" w:rsidRDefault="00651F83" w:rsidP="00886F48">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4181,65 +4171,65 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72CD3EC5" w14:textId="77777777" w:rsidR="00BF0461" w:rsidRDefault="00BF0461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33C527A5" w14:textId="77777777" w:rsidR="007716C1" w:rsidRPr="00BF0461" w:rsidRDefault="00BF0461" w:rsidP="00651F83">
+    <w:p w14:paraId="33C527A5" w14:textId="550ECC35" w:rsidR="007716C1" w:rsidRPr="00BF0461" w:rsidRDefault="00C17EA1" w:rsidP="00651F83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF0461">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Regional Chair</w:t>
+        <w:t>Supporter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="3818"/>
         <w:gridCol w:w="3856"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF0461" w14:paraId="7784ECB1" w14:textId="77777777" w:rsidTr="00BF0461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1602" w:type="dxa"/>
             <w:tcBorders>
@@ -4420,114 +4410,114 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="129E8C37" w14:textId="77777777" w:rsidR="00886F48" w:rsidRPr="009F3D7C" w:rsidRDefault="00886F48" w:rsidP="00886F48">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00886F48" w:rsidRPr="009F3D7C" w:rsidSect="00026412">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11905" w:h="17337"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:altName w:val="Optima"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="8EE7CCED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D1A1DE3"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -5100,78 +5090,77 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1757022131">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="309480846">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1897814731">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1728145270">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1026634346">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="511260461">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E08C2"/>
@@ -5206,105 +5195,107 @@
     <w:rsid w:val="00706971"/>
     <w:rsid w:val="007235ED"/>
     <w:rsid w:val="007716C1"/>
     <w:rsid w:val="0077610F"/>
     <w:rsid w:val="007766C2"/>
     <w:rsid w:val="007A4E8C"/>
     <w:rsid w:val="008155CF"/>
     <w:rsid w:val="0085017A"/>
     <w:rsid w:val="00863989"/>
     <w:rsid w:val="008676EF"/>
     <w:rsid w:val="00880C55"/>
     <w:rsid w:val="00886F48"/>
     <w:rsid w:val="00892D14"/>
     <w:rsid w:val="008B07AD"/>
     <w:rsid w:val="008D4335"/>
     <w:rsid w:val="008D77A4"/>
     <w:rsid w:val="008E08C2"/>
     <w:rsid w:val="00921CBF"/>
     <w:rsid w:val="009558C4"/>
     <w:rsid w:val="00970897"/>
     <w:rsid w:val="009D7DA7"/>
     <w:rsid w:val="009F3D7C"/>
     <w:rsid w:val="00A001DA"/>
     <w:rsid w:val="00A83446"/>
     <w:rsid w:val="00A96FB6"/>
+    <w:rsid w:val="00AB2BDB"/>
     <w:rsid w:val="00B6033A"/>
     <w:rsid w:val="00BB0ED4"/>
     <w:rsid w:val="00BB5662"/>
     <w:rsid w:val="00BF0461"/>
     <w:rsid w:val="00C029B6"/>
+    <w:rsid w:val="00C17EA1"/>
     <w:rsid w:val="00C42D15"/>
     <w:rsid w:val="00C91C26"/>
     <w:rsid w:val="00C952C7"/>
     <w:rsid w:val="00CB4954"/>
     <w:rsid w:val="00CE76B4"/>
     <w:rsid w:val="00D20AD1"/>
     <w:rsid w:val="00D862E6"/>
     <w:rsid w:val="00DE538B"/>
     <w:rsid w:val="00E460A5"/>
     <w:rsid w:val="00E84229"/>
     <w:rsid w:val="00ED1115"/>
     <w:rsid w:val="00F117DB"/>
     <w:rsid w:val="00F1422F"/>
     <w:rsid w:val="00F37C5C"/>
     <w:rsid w:val="00F405E5"/>
     <w:rsid w:val="00FB715E"/>
     <w:rsid w:val="00FC6E1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5C545106"/>
   <w15:docId w15:val="{5B8594FF-81A0-43B4-9309-BEC47CE023FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5431,51 +5422,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6043,51 +6034,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0064327E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1317688047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1560049137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6423,66 +6414,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C13E3A7B-68B7-48EB-9B05-0487C633D3B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>681</Words>
-  <Characters>3886</Characters>
+  <Words>698</Words>
+  <Characters>3957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>395</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4558</CharactersWithSpaces>
+  <CharactersWithSpaces>4562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>