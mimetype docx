--- v0 (2026-04-20)
+++ v1 (2026-10-18)
@@ -1971,93 +1971,93 @@
       </w:r>
       <w:r w:rsidR="00E23B00" w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Annual Subscription </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4738E3D7" w14:textId="77777777" w:rsidR="00345FE0" w:rsidRPr="006E3082" w:rsidRDefault="00345FE0" w:rsidP="00A7589E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C898904" w14:textId="6FB254B0" w:rsidR="00345FE0" w:rsidRPr="006E3082" w:rsidRDefault="00E23B00" w:rsidP="00345FE0">
+    <w:p w14:paraId="6C898904" w14:textId="65140D40" w:rsidR="00345FE0" w:rsidRPr="006E3082" w:rsidRDefault="00E23B00" w:rsidP="00345FE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The application fee </w:t>
       </w:r>
       <w:r w:rsidR="00345FE0" w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to apply for Fellowship via the Experiential Route</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00C43505" w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00920BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="001C00A6">
-[...3 lines deleted...]
-        <w:t>29</w:t>
+      <w:r w:rsidR="00003BF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="00C43505" w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00830259">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Payment can only be made by credit or debit card.</w:t>
       </w:r>
       <w:r w:rsidR="00C43505" w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4269,65 +4269,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">IBMS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A262153" w14:textId="77777777" w:rsidR="00AD365B" w:rsidRPr="006E3082" w:rsidRDefault="00AD365B" w:rsidP="00AD365B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Square </w:t>
+        <w:t xml:space="preserve">12 Coldbath Square </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D924FA" w14:textId="77777777" w:rsidR="00AD365B" w:rsidRPr="006E3082" w:rsidRDefault="00AD365B" w:rsidP="00AD365B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">London </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6C4AAA" w14:textId="77777777" w:rsidR="00AD365B" w:rsidRPr="006E3082" w:rsidRDefault="00AD365B" w:rsidP="000F66F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -4525,108 +4511,108 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00A3326B" w:rsidRPr="006E3082">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Monday – Friday excluding UK Bank Holidays</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00041DA4" w:rsidRPr="006E3082" w:rsidSect="00281F02">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="567" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31F5BC5B" w14:textId="77777777" w:rsidR="00452BF6" w:rsidRDefault="00452BF6" w:rsidP="006273DD">
+    <w:p w14:paraId="29DE0007" w14:textId="77777777" w:rsidR="003E6E92" w:rsidRDefault="003E6E92" w:rsidP="006273DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B7476EB" w14:textId="77777777" w:rsidR="00452BF6" w:rsidRDefault="00452BF6" w:rsidP="006273DD">
+    <w:p w14:paraId="3FB1E7CA" w14:textId="77777777" w:rsidR="003E6E92" w:rsidRDefault="003E6E92" w:rsidP="006273DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -4673,61 +4659,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">                     Experiential Route to Fellowship Guidance Notes 2018 </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0C2949CD" w14:textId="77777777" w:rsidR="00304900" w:rsidRDefault="00304900">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27578F04" w14:textId="77777777" w:rsidR="00452BF6" w:rsidRDefault="00452BF6" w:rsidP="006273DD">
+    <w:p w14:paraId="2525655B" w14:textId="77777777" w:rsidR="003E6E92" w:rsidRDefault="003E6E92" w:rsidP="006273DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="261D2B68" w14:textId="77777777" w:rsidR="00452BF6" w:rsidRDefault="00452BF6" w:rsidP="006273DD">
+    <w:p w14:paraId="006C0187" w14:textId="77777777" w:rsidR="003E6E92" w:rsidRDefault="003E6E92" w:rsidP="006273DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036B4D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DDCD31A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10017,74 +10003,74 @@
   </w:num>
   <w:num w:numId="45" w16cid:durableId="885412611">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1492674502">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1941913542">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="241112230">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1121145953">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1506818392">
     <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D242B"/>
+    <w:rsid w:val="00003BF5"/>
     <w:rsid w:val="00007150"/>
     <w:rsid w:val="00020E2C"/>
     <w:rsid w:val="00035693"/>
     <w:rsid w:val="00041DA4"/>
     <w:rsid w:val="0004670B"/>
     <w:rsid w:val="000505C9"/>
     <w:rsid w:val="00053070"/>
     <w:rsid w:val="00067A2B"/>
     <w:rsid w:val="000701D3"/>
     <w:rsid w:val="000743CA"/>
     <w:rsid w:val="000765E3"/>
     <w:rsid w:val="00077A99"/>
     <w:rsid w:val="00082DB3"/>
     <w:rsid w:val="000A6843"/>
     <w:rsid w:val="000D1951"/>
     <w:rsid w:val="000E2C16"/>
     <w:rsid w:val="000E497D"/>
     <w:rsid w:val="000F66F4"/>
     <w:rsid w:val="00106A8F"/>
     <w:rsid w:val="00114EC0"/>
     <w:rsid w:val="00134521"/>
     <w:rsid w:val="00150C19"/>
     <w:rsid w:val="00165215"/>
     <w:rsid w:val="00176F36"/>
     <w:rsid w:val="00193958"/>
@@ -10099,97 +10085,99 @@
     <w:rsid w:val="0021193F"/>
     <w:rsid w:val="00221703"/>
     <w:rsid w:val="0022688F"/>
     <w:rsid w:val="00242A73"/>
     <w:rsid w:val="00242ADD"/>
     <w:rsid w:val="0024337E"/>
     <w:rsid w:val="00252321"/>
     <w:rsid w:val="00281F02"/>
     <w:rsid w:val="00294998"/>
     <w:rsid w:val="0029528B"/>
     <w:rsid w:val="002A49A2"/>
     <w:rsid w:val="002D0D7B"/>
     <w:rsid w:val="002D4FFA"/>
     <w:rsid w:val="003015BF"/>
     <w:rsid w:val="00304900"/>
     <w:rsid w:val="00320007"/>
     <w:rsid w:val="003411CB"/>
     <w:rsid w:val="00345FE0"/>
     <w:rsid w:val="00352B17"/>
     <w:rsid w:val="00392A59"/>
     <w:rsid w:val="00394EDE"/>
     <w:rsid w:val="003B341B"/>
     <w:rsid w:val="003C25E3"/>
     <w:rsid w:val="003C2E38"/>
     <w:rsid w:val="003E08E3"/>
+    <w:rsid w:val="003E6E92"/>
     <w:rsid w:val="004413AC"/>
     <w:rsid w:val="00445EB9"/>
     <w:rsid w:val="00451E07"/>
     <w:rsid w:val="00452BF6"/>
     <w:rsid w:val="0045496B"/>
     <w:rsid w:val="00457360"/>
     <w:rsid w:val="00470CEF"/>
     <w:rsid w:val="00474F67"/>
     <w:rsid w:val="00477CC6"/>
     <w:rsid w:val="004940C3"/>
     <w:rsid w:val="00496B08"/>
     <w:rsid w:val="004A119B"/>
     <w:rsid w:val="004A1E2E"/>
     <w:rsid w:val="004B401D"/>
     <w:rsid w:val="004C0402"/>
     <w:rsid w:val="004C1AF2"/>
     <w:rsid w:val="004D2E18"/>
     <w:rsid w:val="004D4249"/>
     <w:rsid w:val="004E210F"/>
     <w:rsid w:val="00537CC2"/>
     <w:rsid w:val="00543EC4"/>
     <w:rsid w:val="00547662"/>
     <w:rsid w:val="00551A51"/>
     <w:rsid w:val="00555737"/>
     <w:rsid w:val="00563594"/>
     <w:rsid w:val="0056454E"/>
     <w:rsid w:val="0057233B"/>
     <w:rsid w:val="005A716C"/>
     <w:rsid w:val="005B0502"/>
     <w:rsid w:val="005B690B"/>
     <w:rsid w:val="005C15D3"/>
     <w:rsid w:val="005C5AE6"/>
     <w:rsid w:val="005D02FC"/>
     <w:rsid w:val="005D7DEF"/>
     <w:rsid w:val="005E14CA"/>
     <w:rsid w:val="005E4175"/>
     <w:rsid w:val="005E7E3D"/>
     <w:rsid w:val="005F45F6"/>
     <w:rsid w:val="005F78AA"/>
     <w:rsid w:val="0060388C"/>
     <w:rsid w:val="00605461"/>
     <w:rsid w:val="006122E7"/>
     <w:rsid w:val="00623A36"/>
     <w:rsid w:val="006273DD"/>
     <w:rsid w:val="006361A7"/>
     <w:rsid w:val="00642D2A"/>
     <w:rsid w:val="006870A6"/>
+    <w:rsid w:val="006A2227"/>
     <w:rsid w:val="006A2518"/>
     <w:rsid w:val="006B08D6"/>
     <w:rsid w:val="006C0EB0"/>
     <w:rsid w:val="006C534B"/>
     <w:rsid w:val="006D5C54"/>
     <w:rsid w:val="006E129C"/>
     <w:rsid w:val="006E3082"/>
     <w:rsid w:val="006F1EBC"/>
     <w:rsid w:val="006F59BB"/>
     <w:rsid w:val="00701D68"/>
     <w:rsid w:val="00706193"/>
     <w:rsid w:val="00706B2A"/>
     <w:rsid w:val="007070FC"/>
     <w:rsid w:val="007149D3"/>
     <w:rsid w:val="00722DF5"/>
     <w:rsid w:val="0072757F"/>
     <w:rsid w:val="00746580"/>
     <w:rsid w:val="00747411"/>
     <w:rsid w:val="00750BC3"/>
     <w:rsid w:val="007518F1"/>
     <w:rsid w:val="00752B4E"/>
     <w:rsid w:val="00755C7A"/>
     <w:rsid w:val="007669AE"/>
     <w:rsid w:val="00776357"/>
     <w:rsid w:val="00782FA3"/>
@@ -11456,66 +11444,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA5BA09-9519-4118-8AD7-1FC8B3CA84C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1255</Words>
-  <Characters>6756</Characters>
+  <Words>1195</Words>
+  <Characters>6816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>270</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7902</CharactersWithSpaces>
+  <CharactersWithSpaces>7996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jamie Ward</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>