--- v1 (2026-05-09)
+++ v2 (2026-11-07)
@@ -24,77 +24,77 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Laboratory Approval\Editable Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{417ABE81-69EB-4A76-8FC6-5A92A8029C02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{726146A5-B2D4-46A1-A538-DF926F0B7077}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="13" r:id="rId1"/>
     <sheet name="Certificate of Achievement p.I" sheetId="41" r:id="rId2"/>
     <sheet name="Certificate of Achievement p.II" sheetId="42" r:id="rId3"/>
     <sheet name="Registration Training Portfolio" sheetId="43" r:id="rId4"/>
     <sheet name="Student Placement Only-RTP" sheetId="44" r:id="rId5"/>
     <sheet name="Andrology " sheetId="45" r:id="rId6"/>
     <sheet name="Blood Transfusion Practice" sheetId="32" r:id="rId7"/>
     <sheet name="Cellular Pathology" sheetId="36" r:id="rId8"/>
     <sheet name="Clinical Biochemistry" sheetId="40" r:id="rId9"/>
     <sheet name="Clinical Immunology" sheetId="33" r:id="rId10"/>
     <sheet name="Cervical Cytology" sheetId="37" r:id="rId11"/>
     <sheet name="Diagnostic Cytopathology" sheetId="35" r:id="rId12"/>
     <sheet name="Genomics and Molecular" sheetId="31" r:id="rId13"/>
     <sheet name="Haematology with Transfusion" sheetId="34" r:id="rId14"/>
-    <sheet name="H&amp;I V4" sheetId="49" r:id="rId15"/>
+    <sheet name="H&amp;I " sheetId="49" r:id="rId15"/>
     <sheet name="Medical Microbiology" sheetId="39" r:id="rId16"/>
     <sheet name="Point of Care Testing" sheetId="50" r:id="rId17"/>
     <sheet name="Virology" sheetId="38" r:id="rId18"/>
     <sheet name="Blood Sciences" sheetId="46" r:id="rId19"/>
     <sheet name="Cell Sciences" sheetId="47" r:id="rId20"/>
     <sheet name="Infection Sciences" sheetId="48" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk169160116" localSheetId="7">'Cellular Pathology'!$A$6</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Richardia Penn</author>
   </authors>
   <commentList>
     <comment ref="C2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
@@ -119,51 +119,51 @@
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Y</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>' in the cell next to the level of training/discipline being applied for.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1029" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="479">
   <si>
     <t>Portfolio Standard/Module</t>
   </si>
   <si>
     <t>Qualification:</t>
   </si>
   <si>
     <t>Specialist Diploma in Cellular Pathology</t>
   </si>
   <si>
     <t>Specialist Diploma in Clinical Biochemistry</t>
   </si>
   <si>
     <t>Specialist Diploma in Clinical Immunology</t>
   </si>
   <si>
     <t>Specialist Diploma in Medical Microbiology</t>
   </si>
   <si>
     <t>Specialist Diploma in Virology</t>
   </si>
   <si>
     <t>Laboratory Section</t>
   </si>
   <si>
@@ -1816,212 +1816,50 @@
   <si>
     <t>Mycobacteria</t>
   </si>
   <si>
     <t>Serological diagnosis of infection</t>
   </si>
   <si>
     <t>Skin, soft tissue and ophthalmological infections</t>
   </si>
   <si>
     <t>Urinary Tract Infections</t>
   </si>
   <si>
     <t>Travel Related and Imported Infections</t>
   </si>
   <si>
     <t xml:space="preserve">Enteric Viral Infections </t>
   </si>
   <si>
     <t>Specialist Diploma in Infection Sciences</t>
   </si>
   <si>
     <t>Fundamentals of Male Infertility</t>
   </si>
   <si>
-    <t>7.1 MHC and Basic Immunology</t>
-[...160 lines deleted...]
-  <si>
     <t>Approval Required? 
 ('Y' or leave blank)</t>
   </si>
   <si>
     <t>Specialist Diploma in Point of Care Testing (POCT)</t>
   </si>
   <si>
     <t>Implementing a New Point of Care Testing Device, Test or Service</t>
   </si>
   <si>
     <t>Point of Care Testing (POCT) Information Technology and Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve"> Training in Point of Care Testing (POCT) Environments</t>
   </si>
   <si>
     <t>Blood Gas Analysis in Point of Care Testing (POCT)</t>
   </si>
   <si>
     <t>Point of Care Testing (POCT), Diabetes and Hypoglycaemia</t>
   </si>
   <si>
     <t>Assessment of Infection in Point of Care Testing (POCT)</t>
   </si>
   <si>
@@ -2037,50 +1875,95 @@
     <t>BS Antenatal Screening and Haemolytic Disease of the Fetus and Newborn</t>
   </si>
   <si>
     <t>BS Donor Testing and Selection of Components and Products for Patients</t>
   </si>
   <si>
     <t>BS ABO and D Typing</t>
   </si>
   <si>
     <t>BS Antibody Screening and Identification</t>
   </si>
   <si>
     <t>BS ABO and D Anomalies and Samples Requiring Further Investigation</t>
   </si>
   <si>
     <t>BS Red cell phenotyping</t>
   </si>
   <si>
     <t>BS Compatibility Testing</t>
   </si>
   <si>
     <t>BS Compatibility Testing and Transfusion Reactions</t>
   </si>
   <si>
     <t>NB: If blood transfusion modules are selected as part of training approval, they must all be selected.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Specialist Diploma in Histocompatibility and Immunogenetics </t>
+  </si>
+  <si>
+    <t>Foundations of Immunology in Histocompatibility and Immunogenetics</t>
+  </si>
+  <si>
+    <t>Crossmatching</t>
+  </si>
+  <si>
+    <t>Mechanisms of Rejection and Immunosuppression in Solid Organ Transplantation</t>
+  </si>
+  <si>
+    <t>The Major Histocompatibility Complex (MHC)</t>
+  </si>
+  <si>
+    <t>DNA extraction &amp; Polymerase Chain Reaction (PCR)</t>
+  </si>
+  <si>
+    <t>H&amp;I Next Generation Sequencing (NGS)</t>
+  </si>
+  <si>
+    <t>Non-Transplant Clinical Applications of Human Leukocyte Antigens (HLA)</t>
+  </si>
+  <si>
+    <t>Solid Organ Transplantation</t>
+  </si>
+  <si>
+    <t>Principles of Haematopoietic Stem Cell Transplant</t>
+  </si>
+  <si>
+    <t>HLA Matching, Donor Selection and Transplant Monitoring</t>
+  </si>
+  <si>
+    <t>Transfusion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Histocompatibility and Immunogenetics Quality </t>
+  </si>
+  <si>
+    <t>Modules</t>
+  </si>
+  <si>
+    <t>Specialist Diploma in Histocompatabilty and Immunogenetics (H&amp;I)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2394,51 +2277,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="148">
+  <cellXfs count="152">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -2661,132 +2544,113 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="19" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="20" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="21" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2862,52 +2726,77 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF3399"/>
       <color rgb="FFFF6600"/>
       <color rgb="FFFFCC99"/>
       <color rgb="FF8DE1CD"/>
       <color rgb="FFFAC566"/>
       <color rgb="FFF7A669"/>
       <color rgb="FFF59349"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF9EBFE6"/>
       <color rgb="FFFF5050"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -3223,322 +3112,322 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFEB0BB"/>
   </sheetPr>
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.140625" customWidth="1"/>
+    <col min="1" max="1" width="19.1796875" customWidth="1"/>
+    <col min="2" max="2" width="60.1796875" customWidth="1"/>
+    <col min="3" max="3" width="21.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="94" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="94"/>
       <c r="C1" s="94"/>
     </row>
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="95" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="55"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="96"/>
       <c r="B4" s="54" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="55"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="97" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="14"/>
     </row>
-    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="98"/>
       <c r="B6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="14"/>
       <c r="E6" s="3"/>
     </row>
-    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="95" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>402</v>
       </c>
       <c r="C7" s="70"/>
       <c r="E7" s="3"/>
     </row>
-    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="99"/>
       <c r="B8" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="66"/>
       <c r="E8" s="3"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="99"/>
       <c r="B9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="99"/>
       <c r="B10" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="58"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="99"/>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="16"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="99"/>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="17"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="99"/>
       <c r="B13" s="59" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="60"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="99"/>
       <c r="B14" s="61" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="61"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C14" s="151"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="99"/>
       <c r="B15" s="67" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="68"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="99"/>
-      <c r="B16" s="82" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="81" t="s">
+        <v>478</v>
+      </c>
+      <c r="C16" s="150"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" s="99"/>
       <c r="B17" s="62" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="63"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" s="99"/>
-      <c r="B18" s="84" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="83" t="s">
+        <v>445</v>
+      </c>
+      <c r="C18" s="84"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" s="99"/>
       <c r="B19" s="64" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="65"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" s="99"/>
       <c r="B20" s="75" t="s">
         <v>413</v>
       </c>
       <c r="C20" s="76"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" s="99"/>
       <c r="B21" s="79" t="s">
         <v>412</v>
       </c>
       <c r="C21" s="80"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" s="96"/>
       <c r="B22" s="77" t="s">
         <v>442</v>
       </c>
       <c r="C22" s="78"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="U5ZF8yEgxb5ETr2l73MhqKPsxbreY63qYyFqelRtSYFHRIrUecEk9ihxLU6i5vRjk0ioX3S/cACnB179xymn7Q==" saltValue="Gl0DMw6z9lUEIj1/rhF2UA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jqHcE9np5ticZCrxEarTiCVwil4zL7pKESfxC7+16P+rnvujZWNCzVY0onpXQnEgAhpW03FZztZSsSNL8oRYww==" saltValue="0Hvdler1dg1qRzBgysPFew==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{425051F8-EA17-4A08-91CF-41621ABE67AF}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:DL19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="40.42578125" customWidth="1"/>
+    <col min="1" max="1" width="40.453125" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
-    <col min="3" max="3" width="29.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="28.5703125" customWidth="1"/>
+    <col min="3" max="3" width="29.54296875" customWidth="1"/>
+    <col min="4" max="4" width="29.81640625" customWidth="1"/>
+    <col min="5" max="5" width="28.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:116" s="19" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
@@ -3614,69 +3503,69 @@
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
       <c r="CT7" s="19"/>
       <c r="CU7" s="19"/>
       <c r="CV7" s="19"/>
       <c r="CW7" s="19"/>
       <c r="CX7" s="19"/>
       <c r="CY7" s="19"/>
       <c r="CZ7" s="19"/>
       <c r="DA7" s="19"/>
       <c r="DB7" s="19"/>
       <c r="DC7" s="19"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
       <c r="DF7" s="19"/>
       <c r="DG7" s="19"/>
       <c r="DH7" s="19"/>
       <c r="DI7" s="19"/>
       <c r="DJ7" s="19"/>
       <c r="DK7" s="19"/>
       <c r="DL7" s="19"/>
     </row>
-    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
@@ -3752,69 +3641,69 @@
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
       <c r="CT10" s="19"/>
       <c r="CU10" s="19"/>
       <c r="CV10" s="19"/>
       <c r="CW10" s="19"/>
       <c r="CX10" s="19"/>
       <c r="CY10" s="19"/>
       <c r="CZ10" s="19"/>
       <c r="DA10" s="19"/>
       <c r="DB10" s="19"/>
       <c r="DC10" s="19"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
       <c r="DF10" s="19"/>
       <c r="DG10" s="19"/>
       <c r="DH10" s="19"/>
       <c r="DI10" s="19"/>
       <c r="DJ10" s="19"/>
       <c r="DK10" s="19"/>
       <c r="DL10" s="19"/>
     </row>
-    <row r="11" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
@@ -3890,60 +3779,60 @@
       <c r="CO13" s="19"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
       <c r="CT13" s="19"/>
       <c r="CU13" s="19"/>
       <c r="CV13" s="19"/>
       <c r="CW13" s="19"/>
       <c r="CX13" s="19"/>
       <c r="CY13" s="19"/>
       <c r="CZ13" s="19"/>
       <c r="DA13" s="19"/>
       <c r="DB13" s="19"/>
       <c r="DC13" s="19"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
       <c r="DF13" s="19"/>
       <c r="DG13" s="19"/>
       <c r="DH13" s="19"/>
       <c r="DI13" s="19"/>
       <c r="DJ13" s="19"/>
       <c r="DK13" s="19"/>
       <c r="DL13" s="19"/>
     </row>
-    <row r="14" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
@@ -4019,78 +3908,78 @@
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
       <c r="CT15" s="19"/>
       <c r="CU15" s="19"/>
       <c r="CV15" s="19"/>
       <c r="CW15" s="19"/>
       <c r="CX15" s="19"/>
       <c r="CY15" s="19"/>
       <c r="CZ15" s="19"/>
       <c r="DA15" s="19"/>
       <c r="DB15" s="19"/>
       <c r="DC15" s="19"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
       <c r="DF15" s="19"/>
       <c r="DG15" s="19"/>
       <c r="DH15" s="19"/>
       <c r="DI15" s="19"/>
       <c r="DJ15" s="19"/>
       <c r="DK15" s="19"/>
       <c r="DL15" s="19"/>
     </row>
-    <row r="16" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
@@ -4188,526 +4077,526 @@
       <c r="DK19" s="19"/>
       <c r="DL19" s="19"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="SHgOV0SKWLZozImFlGKb8p00RTZsi/us3gGUvyu2eoehakUarPJSK5CDZqxzM5Hw6U/VqmPHly74dtLA8pjefA==" saltValue="sVoosgDmdFk0NGwcw+ap0g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E06C65-D514-4700-AA6D-F95AC74F068D}">
   <sheetPr>
     <tabColor rgb="FFF59349"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="39.42578125" customWidth="1"/>
+    <col min="1" max="1" width="48.453125" customWidth="1"/>
+    <col min="2" max="2" width="25.81640625" customWidth="1"/>
+    <col min="3" max="3" width="32.54296875" customWidth="1"/>
+    <col min="4" max="4" width="26.81640625" customWidth="1"/>
+    <col min="5" max="5" width="39.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="141" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="138" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="142"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="139"/>
+      <c r="C3" s="139"/>
+      <c r="D3" s="139"/>
+      <c r="E3" s="140"/>
+    </row>
+    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
     </row>
-    <row r="5" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
     </row>
-    <row r="6" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="28" t="s">
         <v>131</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
     </row>
-    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
     </row>
-    <row r="9" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="28" t="s">
         <v>133</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
     </row>
-    <row r="10" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
     </row>
-    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="28" t="s">
         <v>135</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+lP00B/2UF5RkrzaHDgRI9WnkcvijhyzwlkKS+asb28ueUKOj9EPHM1bSKtJyNTu0RIZ84Vv4qZvaF4dCzBH4A==" saltValue="hkbLK58Hmt0y2IOOgeGZoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD388C02-E628-45F5-BD50-24275EF9BC5D}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="42.140625" customWidth="1"/>
+    <col min="1" max="1" width="36.81640625" customWidth="1"/>
+    <col min="2" max="2" width="23.54296875" customWidth="1"/>
+    <col min="3" max="3" width="27.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.54296875" customWidth="1"/>
+    <col min="5" max="5" width="42.1796875" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
     </row>
-    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="34" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="38"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="19"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="19"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="pXpoN5KrwKxARYBhSR+thbJX893v4t40Ye88IHwsKlOZVR1SXMfKjD2GpStdz1OmYiDPzh1TMLtlT/IiA3GCTA==" saltValue="UTwcTy70/SugzT1hKg7wKw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF8DE1CD"/>
   </sheetPr>
   <dimension ref="A1:DL24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46" style="19" customWidth="1"/>
-    <col min="2" max="2" width="28.140625" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.85546875" style="19"/>
+    <col min="2" max="2" width="28.1796875" style="19" customWidth="1"/>
+    <col min="3" max="3" width="32.1796875" style="19" customWidth="1"/>
+    <col min="4" max="4" width="28.453125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="31.1796875" style="19" customWidth="1"/>
+    <col min="6" max="16384" width="8.81640625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:116" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:116" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:116" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:116" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...5 lines deleted...]
-      <c r="A4" s="144" t="s">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:116" s="143" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="141" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="145"/>
-[...115 lines deleted...]
-    <row r="5" spans="1:116" x14ac:dyDescent="0.25">
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="142"/>
+      <c r="E4" s="142"/>
+      <c r="F4" s="142"/>
+      <c r="G4" s="142"/>
+      <c r="H4" s="142"/>
+      <c r="I4" s="142"/>
+      <c r="J4" s="142"/>
+      <c r="K4" s="142"/>
+      <c r="L4" s="142"/>
+      <c r="M4" s="142"/>
+      <c r="N4" s="142"/>
+      <c r="O4" s="142"/>
+      <c r="P4" s="142"/>
+      <c r="Q4" s="142"/>
+      <c r="R4" s="142"/>
+      <c r="S4" s="142"/>
+      <c r="T4" s="142"/>
+      <c r="U4" s="142"/>
+      <c r="V4" s="142"/>
+      <c r="W4" s="142"/>
+      <c r="X4" s="142"/>
+      <c r="Y4" s="142"/>
+      <c r="Z4" s="142"/>
+      <c r="AA4" s="142"/>
+      <c r="AB4" s="142"/>
+      <c r="AC4" s="142"/>
+      <c r="AD4" s="142"/>
+      <c r="AE4" s="142"/>
+      <c r="AF4" s="142"/>
+      <c r="AG4" s="142"/>
+      <c r="AH4" s="142"/>
+      <c r="AI4" s="142"/>
+      <c r="AJ4" s="142"/>
+      <c r="AK4" s="142"/>
+      <c r="AL4" s="142"/>
+      <c r="AM4" s="142"/>
+      <c r="AN4" s="142"/>
+      <c r="AO4" s="142"/>
+      <c r="AP4" s="142"/>
+      <c r="AQ4" s="142"/>
+      <c r="AR4" s="142"/>
+      <c r="AS4" s="142"/>
+      <c r="AT4" s="142"/>
+      <c r="AU4" s="142"/>
+      <c r="AV4" s="142"/>
+      <c r="AW4" s="142"/>
+      <c r="AX4" s="142"/>
+      <c r="AY4" s="142"/>
+      <c r="AZ4" s="142"/>
+      <c r="BA4" s="142"/>
+      <c r="BB4" s="142"/>
+      <c r="BC4" s="142"/>
+      <c r="BD4" s="142"/>
+      <c r="BE4" s="142"/>
+      <c r="BF4" s="142"/>
+      <c r="BG4" s="142"/>
+      <c r="BH4" s="142"/>
+      <c r="BI4" s="142"/>
+      <c r="BJ4" s="142"/>
+      <c r="BK4" s="142"/>
+      <c r="BL4" s="142"/>
+      <c r="BM4" s="142"/>
+      <c r="BN4" s="142"/>
+      <c r="BO4" s="142"/>
+      <c r="BP4" s="142"/>
+      <c r="BQ4" s="142"/>
+      <c r="BR4" s="142"/>
+      <c r="BS4" s="142"/>
+      <c r="BT4" s="142"/>
+      <c r="BU4" s="142"/>
+      <c r="BV4" s="142"/>
+      <c r="BW4" s="142"/>
+      <c r="BX4" s="142"/>
+      <c r="BY4" s="142"/>
+      <c r="BZ4" s="142"/>
+      <c r="CA4" s="142"/>
+      <c r="CB4" s="142"/>
+      <c r="CC4" s="142"/>
+      <c r="CD4" s="142"/>
+      <c r="CE4" s="142"/>
+      <c r="CF4" s="142"/>
+      <c r="CG4" s="142"/>
+      <c r="CH4" s="142"/>
+      <c r="CI4" s="142"/>
+      <c r="CJ4" s="142"/>
+      <c r="CK4" s="142"/>
+      <c r="CL4" s="142"/>
+      <c r="CM4" s="142"/>
+      <c r="CN4" s="142"/>
+      <c r="CO4" s="142"/>
+      <c r="CP4" s="142"/>
+      <c r="CQ4" s="142"/>
+      <c r="CR4" s="142"/>
+      <c r="CS4" s="142"/>
+      <c r="CT4" s="142"/>
+      <c r="CU4" s="142"/>
+      <c r="CV4" s="142"/>
+      <c r="CW4" s="142"/>
+      <c r="CX4" s="142"/>
+      <c r="CY4" s="142"/>
+      <c r="CZ4" s="142"/>
+      <c r="DA4" s="142"/>
+      <c r="DB4" s="142"/>
+      <c r="DC4" s="142"/>
+      <c r="DD4" s="142"/>
+      <c r="DE4" s="142"/>
+      <c r="DF4" s="142"/>
+      <c r="DG4" s="142"/>
+      <c r="DH4" s="142"/>
+      <c r="DI4" s="142"/>
+      <c r="DJ4" s="142"/>
+      <c r="DK4" s="142"/>
+      <c r="DL4" s="142"/>
+    </row>
+    <row r="5" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
@@ -4783,69 +4672,69 @@
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
       <c r="CT7" s="19"/>
       <c r="CU7" s="19"/>
       <c r="CV7" s="19"/>
       <c r="CW7" s="19"/>
       <c r="CX7" s="19"/>
       <c r="CY7" s="19"/>
       <c r="CZ7" s="19"/>
       <c r="DA7" s="19"/>
       <c r="DB7" s="19"/>
       <c r="DC7" s="19"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
       <c r="DF7" s="19"/>
       <c r="DG7" s="19"/>
       <c r="DH7" s="19"/>
       <c r="DI7" s="19"/>
       <c r="DJ7" s="19"/>
       <c r="DK7" s="19"/>
       <c r="DL7" s="19"/>
     </row>
-    <row r="8" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
@@ -4921,78 +4810,78 @@
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
       <c r="CT10" s="19"/>
       <c r="CU10" s="19"/>
       <c r="CV10" s="19"/>
       <c r="CW10" s="19"/>
       <c r="CX10" s="19"/>
       <c r="CY10" s="19"/>
       <c r="CZ10" s="19"/>
       <c r="DA10" s="19"/>
       <c r="DB10" s="19"/>
       <c r="DC10" s="19"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
       <c r="DF10" s="19"/>
       <c r="DG10" s="19"/>
       <c r="DH10" s="19"/>
       <c r="DI10" s="19"/>
       <c r="DJ10" s="19"/>
       <c r="DK10" s="19"/>
       <c r="DL10" s="19"/>
     </row>
-    <row r="11" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A12" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="31"/>
     </row>
-    <row r="13" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A13" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
     </row>
-    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
@@ -5068,78 +4957,78 @@
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
       <c r="CX14" s="19"/>
       <c r="CY14" s="19"/>
       <c r="CZ14" s="19"/>
       <c r="DA14" s="19"/>
       <c r="DB14" s="19"/>
       <c r="DC14" s="19"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
       <c r="DF14" s="19"/>
       <c r="DG14" s="19"/>
       <c r="DH14" s="19"/>
       <c r="DI14" s="19"/>
       <c r="DJ14" s="19"/>
       <c r="DK14" s="19"/>
       <c r="DL14" s="19"/>
     </row>
-    <row r="15" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A15" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
     </row>
-    <row r="16" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A17" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
     </row>
-    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
@@ -5215,78 +5104,78 @@
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
       <c r="DF18" s="19"/>
       <c r="DG18" s="19"/>
       <c r="DH18" s="19"/>
       <c r="DI18" s="19"/>
       <c r="DJ18" s="19"/>
       <c r="DK18" s="19"/>
       <c r="DL18" s="19"/>
     </row>
-    <row r="19" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A19" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
     </row>
-    <row r="20" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
     </row>
-    <row r="21" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A21" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
     </row>
-    <row r="22" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
@@ -5362,263 +5251,263 @@
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
       <c r="DD22" s="19"/>
       <c r="DE22" s="19"/>
       <c r="DF22" s="19"/>
       <c r="DG22" s="19"/>
       <c r="DH22" s="19"/>
       <c r="DI22" s="19"/>
       <c r="DJ22" s="19"/>
       <c r="DK22" s="19"/>
       <c r="DL22" s="19"/>
     </row>
-    <row r="23" spans="1:116" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:116" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="33"/>
     </row>
-    <row r="24" spans="1:116" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:116" x14ac:dyDescent="0.35">
       <c r="A24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ClldpHfDkj2wi2dmZ+NH6d1L4qSVt7Vdjf9QzDKDaOYuhFZ17HzHDOsxiRanVIVRoUjUBhRUN/o6/DAjYcF2rg==" saltValue="LDT7RoWisF0WdL4mhLaA1Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:XFD4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67FFA5D7-E04C-44B8-9410-1D51A2DD7C49}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.42578125" customWidth="1"/>
+    <col min="1" max="1" width="38.453125" customWidth="1"/>
+    <col min="2" max="2" width="36.453125" customWidth="1"/>
+    <col min="3" max="3" width="29.453125" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
-    <col min="5" max="5" width="37.42578125" customWidth="1"/>
+    <col min="5" max="5" width="37.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" s="19" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>128</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
-    <row r="8" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
     </row>
-    <row r="10" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
     </row>
-    <row r="12" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
     </row>
-    <row r="13" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
     </row>
-    <row r="14" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
     </row>
-    <row r="15" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A15" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
     </row>
-    <row r="16" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="31"/>
     </row>
-    <row r="17" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
     </row>
-    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
@@ -5694,51 +5583,51 @@
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
       <c r="DF18" s="19"/>
       <c r="DG18" s="19"/>
       <c r="DH18" s="19"/>
       <c r="DI18" s="19"/>
       <c r="DJ18" s="19"/>
       <c r="DK18" s="19"/>
       <c r="DL18" s="19"/>
     </row>
-    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
@@ -5814,69 +5703,69 @@
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
       <c r="CT19" s="19"/>
       <c r="CU19" s="19"/>
       <c r="CV19" s="19"/>
       <c r="CW19" s="19"/>
       <c r="CX19" s="19"/>
       <c r="CY19" s="19"/>
       <c r="CZ19" s="19"/>
       <c r="DA19" s="19"/>
       <c r="DB19" s="19"/>
       <c r="DC19" s="19"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
       <c r="DF19" s="19"/>
       <c r="DG19" s="19"/>
       <c r="DH19" s="19"/>
       <c r="DI19" s="19"/>
       <c r="DJ19" s="19"/>
       <c r="DK19" s="19"/>
       <c r="DL19" s="19"/>
     </row>
-    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
     </row>
-    <row r="21" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A21" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
     </row>
-    <row r="22" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:116" s="20" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
@@ -5952,60 +5841,60 @@
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
       <c r="DD22" s="19"/>
       <c r="DE22" s="19"/>
       <c r="DF22" s="19"/>
       <c r="DG22" s="19"/>
       <c r="DH22" s="19"/>
       <c r="DI22" s="19"/>
       <c r="DJ22" s="19"/>
       <c r="DK22" s="19"/>
       <c r="DL22" s="19"/>
     </row>
-    <row r="23" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A23" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
     </row>
-    <row r="24" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="19"/>
       <c r="T24" s="19"/>
       <c r="U24" s="19"/>
       <c r="V24" s="19"/>
       <c r="W24" s="19"/>
@@ -6081,78 +5970,78 @@
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
       <c r="CT24" s="19"/>
       <c r="CU24" s="19"/>
       <c r="CV24" s="19"/>
       <c r="CW24" s="19"/>
       <c r="CX24" s="19"/>
       <c r="CY24" s="19"/>
       <c r="CZ24" s="19"/>
       <c r="DA24" s="19"/>
       <c r="DB24" s="19"/>
       <c r="DC24" s="19"/>
       <c r="DD24" s="19"/>
       <c r="DE24" s="19"/>
       <c r="DF24" s="19"/>
       <c r="DG24" s="19"/>
       <c r="DH24" s="19"/>
       <c r="DI24" s="19"/>
       <c r="DJ24" s="19"/>
       <c r="DK24" s="19"/>
       <c r="DL24" s="19"/>
     </row>
-    <row r="25" spans="1:116" s="19" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:116" s="19" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
     </row>
-    <row r="26" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
     </row>
-    <row r="27" spans="1:116" s="19" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:116" s="19" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="22" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
     </row>
-    <row r="28" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:116" s="20" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
@@ -6228,5077 +6117,5236 @@
       <c r="CO28" s="19"/>
       <c r="CP28" s="19"/>
       <c r="CQ28" s="19"/>
       <c r="CR28" s="19"/>
       <c r="CS28" s="19"/>
       <c r="CT28" s="19"/>
       <c r="CU28" s="19"/>
       <c r="CV28" s="19"/>
       <c r="CW28" s="19"/>
       <c r="CX28" s="19"/>
       <c r="CY28" s="19"/>
       <c r="CZ28" s="19"/>
       <c r="DA28" s="19"/>
       <c r="DB28" s="19"/>
       <c r="DC28" s="19"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
       <c r="DF28" s="19"/>
       <c r="DG28" s="19"/>
       <c r="DH28" s="19"/>
       <c r="DI28" s="19"/>
       <c r="DJ28" s="19"/>
       <c r="DK28" s="19"/>
       <c r="DL28" s="19"/>
     </row>
-    <row r="29" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
     </row>
-    <row r="30" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="DGOOdxmbbvSXrhMdEQeaRigBC3ILG0L89MqvR+VxmnYOaUpYYJYhH7ZEL6ujXolFFr3VB7cz+qeuLWzJ8HA7nQ==" saltValue="rxcn6criEnsrxuf9VPCuRQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A772AA41-BA2F-4026-9D32-5019AE681931}">
   <sheetPr>
     <tabColor rgb="FFFF3399"/>
   </sheetPr>
-  <dimension ref="A1:E55"/>
+  <dimension ref="A1:O54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="44.5703125" customWidth="1"/>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="2" width="39.1796875" customWidth="1"/>
+    <col min="3" max="3" width="27.81640625" customWidth="1"/>
+    <col min="4" max="4" width="31.81640625" customWidth="1"/>
+    <col min="5" max="5" width="44.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="90" t="s">
+        <v>464</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
+        <v>477</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
-        <v>445</v>
+        <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>446</v>
+    <row r="5" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="47" t="s">
+        <v>465</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>447</v>
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>468</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>448</v>
+    <row r="7" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="47" t="s">
+        <v>467</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>449</v>
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>469</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>450</v>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="87" t="s">
+        <v>470</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>451</v>
+    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>471</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>452</v>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="87" t="s">
+        <v>67</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="43" t="s">
+        <v>466</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>454</v>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="87" t="s">
+        <v>472</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-[...162 lines deleted...]
-      <c r="A32" s="6" t="s">
+    <row r="14" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
         <v>473</v>
       </c>
-      <c r="B32" s="13"/>
-[...5 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+    </row>
+    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A15" s="47" t="s">
         <v>474</v>
       </c>
-      <c r="B33" s="12"/>
-[...5 lines deleted...]
-      <c r="A34" s="6" t="s">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="B34" s="13"/>
-[...5 lines deleted...]
-      <c r="A35" s="105" t="s">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+    </row>
+    <row r="17" spans="1:15" ht="29" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
         <v>476</v>
       </c>
-      <c r="B35" s="106"/>
-[...182 lines deleted...]
-      <c r="E55" s="13"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+    </row>
+    <row r="18" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15" s="89" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A27"/>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A31"/>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32"/>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A33"/>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33"/>
+      <c r="L33"/>
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A34"/>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A35"/>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35"/>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A36"/>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A37"/>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A38"/>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A39"/>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A40"/>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42"/>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A43"/>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+    </row>
+    <row r="44" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A44"/>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+    </row>
+    <row r="45" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A45"/>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+    </row>
+    <row r="46" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+    </row>
+    <row r="47" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A47"/>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+    </row>
+    <row r="48" spans="1:15" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A48"/>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+    </row>
+    <row r="49" spans="1:5" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+    </row>
+    <row r="50" spans="1:5" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A50"/>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+    </row>
+    <row r="51" spans="1:5" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A51"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+    </row>
+    <row r="52" spans="1:5" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A52"/>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+    </row>
+    <row r="53" spans="1:5" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A53"/>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+    </row>
+    <row r="54" spans="1:5" s="88" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A54"/>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="F5m0GKJImWQlA24dL9q5U/WgMRpyIz8tFLyAuazkOXRiYJ47PhftIUQo1JW05RjIUh/Ut59JcbqEH2K0uhLJOg==" saltValue="zfn4w5n8xFSx/kS3uUc4TQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="doVUfJzNe59XEcV1poNwKPKKZXFqW5ig0MEdrETWi3FGFh9ARbOnotno09jC3UtaImNhimed0nUjpBKV1O6RHA==" saltValue="2AOBg5Dp/iH4mgBwIME0Jw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange algorithmName="SHA-512" hashValue="rJUS72f/rJUkU7cDizuiR7quGkpvx04M06eitkk+o7+xtbdrzRC/VI2iY5dFMjz6Ri5kz51fRLEoBWd47TJjXw==" saltValue="adhuz/sLoDTNN19eKk1I0g==" spinCount="100000" sqref="A55" name="Range9"/>
-[...6 lines deleted...]
-    <protectedRange algorithmName="SHA-512" hashValue="jg8OquNvXlX3EswsBF8NI0Ot0oxaVQjgxtkR0rUicgzW0zOhCFJ4DupowlmGcfqZda49faVi53ZZwMxm885ntw==" saltValue="gkaQrpsZC66OuwVtVwnNng==" spinCount="100000" sqref="A15:A18" name="Range2"/>
+    <protectedRange algorithmName="SHA-512" hashValue="rJUS72f/rJUkU7cDizuiR7quGkpvx04M06eitkk+o7+xtbdrzRC/VI2iY5dFMjz6Ri5kz51fRLEoBWd47TJjXw==" saltValue="adhuz/sLoDTNN19eKk1I0g==" spinCount="100000" sqref="A54" name="Range9"/>
+    <protectedRange algorithmName="SHA-512" hashValue="epQzcKT7xr2mrfBSW6TsKKQ/pfnfo0PPWJj2BybqQJlM4kDaHBekzEdmfTYRcIzV6uGwlThBilSOSX7hVGPqog==" saltValue="meAZ3WqRfWVMHHYk1eUu6Q==" spinCount="100000" sqref="A52" name="Range8"/>
+    <protectedRange algorithmName="SHA-512" hashValue="hdA8y/S9QdAbQ+zj4Qp94Q5dd7LYqpKEVuPwzmzOfIaAX8rvBILg0zd8SIK2oVoPPLTbr1qsiEoiBoFc5tutMA==" saltValue="ToyjR4nWbSSPjPfL/hlSUA==" spinCount="100000" sqref="A47:A50" name="Range7"/>
+    <protectedRange algorithmName="SHA-512" hashValue="WjkgwCORDoiAn9IafnsbtFAE1BU6qhnSKTpznPxekkVChCQQtIhBY7j6PbiNsNQ61ASqN/qjt97J9swcPNkhDw==" saltValue="CHTcK66hChjUwP94SWSMwA==" spinCount="100000" sqref="A42:A45" name="Range6"/>
+    <protectedRange algorithmName="SHA-512" hashValue="W/mwD/lxzlj/iowdu/hOmKRqAlHgYKPFL4spm3DArF4rZmoBsH65fHcijOXFu28o/qQQLSiPHQp4XX8hwOaEZg==" saltValue="HGY4rEwhLyxaTq+DUuFYzQ==" spinCount="100000" sqref="A35:A40" name="Range5"/>
+    <protectedRange algorithmName="SHA-512" hashValue="WSBK/ySojZ6utKC1VpSaU5yzAHap4v7UZtERTEx/S2Lu4s65NS5+dO0cILKEoZhZFoH2o+WUWyxHi8Kt8JEDdQ==" saltValue="D5NYwnn5Ocx7nabfATZ1pw==" spinCount="100000" sqref="A27:A33" name="Range4"/>
+    <protectedRange algorithmName="SHA-512" hashValue="BlQBB6H6rW1k2L5E7HX5FkZr1m2MM6MZ4VsXpQQSP7+3kGct4nNLJ8ixGmzAjiSvTIxeOzl7cmiS64iuqVtN9w==" saltValue="GkTCcxvbqHOtlBxnDhf3fg==" spinCount="100000" sqref="A19:A25" name="Range3"/>
+    <protectedRange algorithmName="SHA-512" hashValue="jg8OquNvXlX3EswsBF8NI0Ot0oxaVQjgxtkR0rUicgzW0zOhCFJ4DupowlmGcfqZda49faVi53ZZwMxm885ntw==" saltValue="gkaQrpsZC66OuwVtVwnNng==" spinCount="100000" sqref="A14:A17" name="Range2"/>
     <protectedRange algorithmName="SHA-512" hashValue="LndUAw2W1b1JQjGqSR/d3F+/9XC04F7Mvtm1LXU4Relzc9RlJCgbBdg/SdDUSd1xJiOdgA/U+f6L4UBNTzqnbA==" saltValue="z+44HJDr0LjmYSdF3GyC1Q==" spinCount="100000" sqref="A4:A13" name="Range1"/>
   </protectedRanges>
-  <mergeCells count="10">
-[...3 lines deleted...]
-    <mergeCell ref="A54:E54"/>
+  <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A14:E14"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:E35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39BD325D-7F19-4A17-9C9A-1BA6464C88F9}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.140625" customWidth="1"/>
+    <col min="1" max="1" width="48.1796875" customWidth="1"/>
+    <col min="2" max="2" width="35.81640625" customWidth="1"/>
+    <col min="3" max="3" width="26.1796875" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
-    <col min="5" max="5" width="24.140625" customWidth="1"/>
+    <col min="5" max="5" width="24.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>159</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>163</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>165</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>168</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="43" t="s">
         <v>169</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
     </row>
-    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="42" t="s">
         <v>170</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
     </row>
-    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="43" t="s">
         <v>171</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
     </row>
-    <row r="24" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="42" t="s">
         <v>172</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
     </row>
-    <row r="25" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="43" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
     </row>
-    <row r="26" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="42" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
     </row>
-    <row r="27" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="43" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EPkEjLPEWwd721HdjIAnTI+0Rwshef0aLMCsFY0r2KdJTVaSvqWUBphu0dAXT5fpRifjd67Ewhg3KsBKUbB1tA==" saltValue="EiQgNlCebK1vQFZRzFwRIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20E8567A-F1F5-46E2-87B5-52D7B8DF3D86}">
   <sheetPr>
     <tabColor theme="8" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10:E10"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="51.7109375" customWidth="1"/>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="2" width="31.453125" customWidth="1"/>
+    <col min="3" max="3" width="35.453125" customWidth="1"/>
+    <col min="4" max="4" width="33.1796875" customWidth="1"/>
+    <col min="5" max="5" width="51.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...6 lines deleted...]
-        <v>506</v>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="82" t="s">
+        <v>452</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="22" t="s">
-        <v>500</v>
+        <v>446</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>501</v>
+        <v>447</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="22" t="s">
-        <v>502</v>
+        <v>448</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
     </row>
-    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>503</v>
+        <v>449</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="22" t="s">
-        <v>504</v>
+        <v>450</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
     </row>
-    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
-        <v>505</v>
+        <v>451</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="v1UNMOGozzqS1+PR4mFFKx4F1kFsI3Sg4dDt0IeSIzmTqYG82JNJZxHSr3TjbrRqrwlihO4YowGrg4Id5WSDhg==" saltValue="oLWvit1lcMKCFcWtPxaRtg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{719B5318-FA2D-4336-80EF-1FFDBB2B4E5C}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.140625" customWidth="1"/>
+    <col min="1" max="1" width="48.1796875" customWidth="1"/>
+    <col min="2" max="2" width="35.81640625" customWidth="1"/>
+    <col min="3" max="3" width="26.1796875" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
-    <col min="5" max="5" width="24.140625" customWidth="1"/>
+    <col min="5" max="5" width="24.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>140</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>142</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>143</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>144</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>146</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>148</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>150</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>152</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9NhP8o78pRsl+IREZJjj3g9hHnBQKnGRxPDMvc30hXDD7HiMuSXwcK4OtA3kot5VAabVidZRB9vsrObss0U0bA==" saltValue="TyawglR2Y/j2d+YGezNzIg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9F0A828-B4C5-4990-9B66-27462BC141F7}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="39.85546875" style="71" customWidth="1"/>
+    <col min="1" max="1" width="39.81640625" style="71" customWidth="1"/>
     <col min="2" max="2" width="27" style="71" customWidth="1"/>
-    <col min="3" max="4" width="28.140625" style="71" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="71"/>
+    <col min="3" max="4" width="28.1796875" style="71" customWidth="1"/>
+    <col min="5" max="5" width="52.81640625" style="71" customWidth="1"/>
+    <col min="6" max="6" width="19.453125" style="71" customWidth="1"/>
+    <col min="7" max="7" width="19.81640625" style="71" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="144" t="s">
         <v>413</v>
       </c>
-      <c r="B1" s="88"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="89" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="145" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="90"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="146"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="146"/>
+      <c r="E3" s="147"/>
+    </row>
+    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>177</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>186</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>184</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>192</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>187</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>190</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>193</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="39" t="s">
         <v>195</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="22" t="s">
         <v>408</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" s="28" t="s">
         <v>409</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
     </row>
-    <row r="35" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
-    <row r="36" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
     </row>
-    <row r="37" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
     </row>
-    <row r="38" spans="1:5" s="87" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="39" spans="1:5" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" s="86" customFormat="1" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="148" t="s">
+        <v>463</v>
+      </c>
+      <c r="B38" s="149"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="85"/>
+      <c r="E38" s="85"/>
+    </row>
+    <row r="39" spans="1:5" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="28" t="s">
-        <v>507</v>
+        <v>453</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
     </row>
-    <row r="40" spans="1:5" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
-        <v>508</v>
+        <v>454</v>
       </c>
       <c r="B40" s="35"/>
       <c r="C40" s="35"/>
       <c r="D40" s="35"/>
       <c r="E40" s="35"/>
     </row>
-    <row r="41" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A41" s="28" t="s">
-        <v>509</v>
+        <v>455</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
     </row>
-    <row r="42" spans="1:5" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" ht="34.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
-        <v>510</v>
+        <v>456</v>
       </c>
       <c r="B42" s="35"/>
       <c r="C42" s="35"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
     </row>
-    <row r="43" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="28" t="s">
-        <v>511</v>
+        <v>457</v>
       </c>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
     </row>
-    <row r="44" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
-        <v>512</v>
+        <v>458</v>
       </c>
       <c r="B44" s="35"/>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
     </row>
-    <row r="45" spans="1:5" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="28" t="s">
-        <v>513</v>
+        <v>459</v>
       </c>
       <c r="B45" s="36"/>
       <c r="C45" s="36"/>
       <c r="D45" s="36"/>
       <c r="E45" s="36"/>
     </row>
-    <row r="46" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
-        <v>514</v>
+        <v>460</v>
       </c>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
     </row>
-    <row r="47" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="28" t="s">
-        <v>515</v>
+        <v>461</v>
       </c>
       <c r="B47" s="36"/>
       <c r="C47" s="36"/>
       <c r="D47" s="36"/>
       <c r="E47" s="36"/>
     </row>
-    <row r="48" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
-        <v>516</v>
+        <v>462</v>
       </c>
       <c r="B48" s="35"/>
       <c r="C48" s="35"/>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
     </row>
-    <row r="49" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="36"/>
       <c r="C49" s="36"/>
       <c r="D49" s="36"/>
       <c r="E49" s="36"/>
     </row>
-    <row r="50" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="43" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
     </row>
-    <row r="51" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="36"/>
       <c r="C51" s="36"/>
       <c r="D51" s="36"/>
       <c r="E51" s="36"/>
     </row>
-    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="43" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35"/>
       <c r="C52" s="35"/>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
     </row>
-    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="36"/>
       <c r="C53" s="36"/>
       <c r="D53" s="36"/>
       <c r="E53" s="36"/>
     </row>
-    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="43" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="35"/>
       <c r="C54" s="35"/>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
     </row>
-    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="36"/>
       <c r="C55" s="36"/>
       <c r="D55" s="36"/>
       <c r="E55" s="36"/>
     </row>
-    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="43" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
     </row>
-    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="36"/>
       <c r="C57" s="36"/>
       <c r="D57" s="36"/>
       <c r="E57" s="36"/>
     </row>
-    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="43" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="35"/>
       <c r="C58" s="35"/>
       <c r="D58" s="35"/>
       <c r="E58" s="35"/>
     </row>
-    <row r="59" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="36"/>
       <c r="C59" s="36"/>
       <c r="D59" s="36"/>
       <c r="E59" s="36"/>
     </row>
-    <row r="60" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="43" t="s">
         <v>411</v>
       </c>
       <c r="B60" s="35"/>
       <c r="C60" s="35"/>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
     </row>
-    <row r="61" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="42" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="36"/>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
     </row>
-    <row r="62" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="35"/>
       <c r="C62" s="35"/>
       <c r="D62" s="35"/>
       <c r="E62" s="35"/>
     </row>
-    <row r="63" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B63" s="36"/>
       <c r="C63" s="36"/>
       <c r="D63" s="36"/>
       <c r="E63" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A38:B38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6043775-8E0D-4980-8F7C-40D6039E25D0}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E3"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.85546875" customWidth="1"/>
+    <col min="1" max="1" width="43.1796875" customWidth="1"/>
+    <col min="2" max="2" width="30.453125" customWidth="1"/>
+    <col min="3" max="3" width="30.1796875" customWidth="1"/>
+    <col min="4" max="4" width="28.81640625" customWidth="1"/>
+    <col min="5" max="5" width="28.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="101" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="102"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="46" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="103" t="s">
         <v>199</v>
       </c>
       <c r="B3" s="103"/>
       <c r="C3" s="103"/>
       <c r="D3" s="103"/>
       <c r="E3" s="103"/>
     </row>
-    <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A5" s="47" t="s">
         <v>201</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="47" t="s">
         <v>203</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="104" t="s">
         <v>205</v>
       </c>
       <c r="B9" s="104"/>
       <c r="C9" s="104"/>
       <c r="D9" s="104"/>
       <c r="E9" s="104"/>
     </row>
-    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="47" t="s">
         <v>206</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
     </row>
-    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A12" s="47" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="104" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="104"/>
       <c r="C14" s="104"/>
       <c r="D14" s="104"/>
       <c r="E14" s="104"/>
     </row>
-    <row r="15" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="47" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
     </row>
-    <row r="16" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
     </row>
-    <row r="17" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="47" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="104" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="104"/>
       <c r="C18" s="104"/>
       <c r="D18" s="104"/>
       <c r="E18" s="104"/>
     </row>
-    <row r="19" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A20" s="47" t="s">
         <v>216</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
     </row>
-    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="47" t="s">
         <v>218</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A24" s="47" t="s">
         <v>220</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" s="100" t="s">
         <v>221</v>
       </c>
       <c r="B25" s="100"/>
       <c r="C25" s="100"/>
       <c r="D25" s="100"/>
       <c r="E25" s="100"/>
     </row>
-    <row r="26" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
     </row>
-    <row r="27" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A27" s="47" t="s">
         <v>223</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="0K/mJO5ycTtq2tzsQ5ZJ7sn+BknE9sdAR68PcIvzTPBvvWn9MzrcGBwpfFisrKMCgc5VAMR7s7O7aWfg6pbjAw==" saltValue="pa/X1TRX6VR0741SzLPY2g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A18:E18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{486A3B0A-8BE6-4D94-BB3C-C8B6BA799FEA}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
-    <col min="2" max="2" width="26.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="67.85546875" customWidth="1"/>
+    <col min="2" max="2" width="26.1796875" customWidth="1"/>
+    <col min="3" max="3" width="32.54296875" customWidth="1"/>
+    <col min="4" max="4" width="29.81640625" customWidth="1"/>
+    <col min="5" max="5" width="67.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="144" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="88"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="89" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="145" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="90"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B3" s="146"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="146"/>
+      <c r="E3" s="147"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>414</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>415</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>109</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>416</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>115</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>417</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="39" t="s">
         <v>418</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="22" t="s">
         <v>122</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="22" t="s">
         <v>126</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
     </row>
-    <row r="35" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
-    <row r="36" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A36" s="28" t="s">
         <v>131</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
     </row>
-    <row r="37" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
     </row>
-    <row r="38" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A38" s="28" t="s">
         <v>133</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
     </row>
-    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
     </row>
-    <row r="40" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A40" s="28" t="s">
         <v>135</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
     </row>
-    <row r="41" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
     </row>
-    <row r="42" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A42" s="28" t="s">
         <v>421</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
     </row>
-    <row r="43" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="35"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
     </row>
-    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
     </row>
-    <row r="45" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
     </row>
-    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="28" t="s">
         <v>422</v>
       </c>
       <c r="B46" s="36"/>
       <c r="C46" s="36"/>
       <c r="D46" s="36"/>
       <c r="E46" s="36"/>
     </row>
-    <row r="47" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="D40pmmbd4J+VGstdX6zx1r8186TNkwgi9dN0U5As+uRpVVRuENNb4GdzQ82LnPY9gGrfVVklxtsvehnWcnRsgg==" saltValue="PSotTlhGRafC8DkqPPi4KQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81B9C3EB-D66A-4E28-B91B-E8C48F415F0A}">
   <sheetPr>
     <tabColor rgb="FF8DE1CD"/>
   </sheetPr>
   <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="35.140625" customWidth="1"/>
-    <col min="2" max="2" width="32.85546875" customWidth="1"/>
+    <col min="1" max="1" width="35.1796875" customWidth="1"/>
+    <col min="2" max="2" width="32.81640625" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
-    <col min="4" max="4" width="35.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="23.5703125" customWidth="1"/>
+    <col min="4" max="4" width="35.81640625" customWidth="1"/>
+    <col min="5" max="5" width="66.81640625" customWidth="1"/>
+    <col min="6" max="6" width="23.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="144" t="s">
         <v>442</v>
       </c>
-      <c r="B1" s="88"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="89" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="145" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="90"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="146"/>
+      <c r="C3" s="146"/>
+      <c r="D3" s="146"/>
+      <c r="E3" s="147"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>411</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A24" s="39" t="s">
         <v>142</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
         <v>423</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>424</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="22" t="s">
         <v>425</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>426</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="22" t="s">
         <v>427</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>428</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="22" t="s">
         <v>429</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>430</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" s="28" t="s">
         <v>431</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
     </row>
-    <row r="35" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
-    <row r="36" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="28" t="s">
         <v>433</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
     </row>
-    <row r="37" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
     </row>
-    <row r="38" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="28" t="s">
         <v>435</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
     </row>
-    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
     </row>
-    <row r="40" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="28" t="s">
         <v>437</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
     </row>
-    <row r="41" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
     </row>
-    <row r="42" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="28" t="s">
         <v>439</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
     </row>
-    <row r="43" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="35"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
     </row>
-    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="28" t="s">
         <v>148</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
     </row>
-    <row r="45" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
     </row>
-    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="28" t="s">
         <v>151</v>
       </c>
       <c r="B46" s="36"/>
       <c r="C46" s="36"/>
       <c r="D46" s="36"/>
       <c r="E46" s="36"/>
     </row>
-    <row r="47" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
     </row>
-    <row r="48" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="74" t="s">
         <v>140</v>
       </c>
       <c r="B48" s="73"/>
       <c r="C48" s="73"/>
       <c r="D48" s="73"/>
       <c r="E48" s="73"/>
     </row>
-    <row r="49" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B49" s="43"/>
       <c r="C49" s="43"/>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
     </row>
-    <row r="50" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="28" t="s">
         <v>141</v>
       </c>
       <c r="B50" s="42"/>
       <c r="C50" s="42"/>
       <c r="D50" s="42"/>
       <c r="E50" s="42"/>
     </row>
-    <row r="51" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B51" s="43"/>
       <c r="C51" s="43"/>
       <c r="D51" s="43"/>
       <c r="E51" s="43"/>
     </row>
-    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="28" t="s">
         <v>144</v>
       </c>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="42"/>
     </row>
-    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
     </row>
-    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="28" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="42"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="42"/>
     </row>
-    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B55" s="43"/>
       <c r="C55" s="43"/>
       <c r="D55" s="43"/>
       <c r="E55" s="43"/>
     </row>
-    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="28" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="42"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="42"/>
     </row>
-    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="43"/>
       <c r="D57" s="43"/>
       <c r="E57" s="43"/>
     </row>
-    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="28" t="s">
         <v>441</v>
       </c>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="42"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fxmpdoncIh7YZgiGIzPjAw3Q/C4P9jibO6A05gsB5NwL+bZuNptGDk47TQi3C6IZjAlWpHbRcMCSfaPwJZ6taA==" saltValue="lECbnXwgo7l89MkoRuKUwg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="B4:E58" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
   </protectedRanges>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF0978F3-424E-4D29-B335-AC8E1B289F7B}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="35.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="25.85546875" customWidth="1"/>
+    <col min="1" max="1" width="35.81640625" customWidth="1"/>
+    <col min="2" max="2" width="24.1796875" customWidth="1"/>
+    <col min="3" max="3" width="23.81640625" customWidth="1"/>
+    <col min="4" max="4" width="24.1796875" customWidth="1"/>
+    <col min="5" max="5" width="27.81640625" customWidth="1"/>
+    <col min="6" max="6" width="25.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="105" t="s">
         <v>224</v>
       </c>
-      <c r="B1" s="108"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="106"/>
+    </row>
+    <row r="2" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="48" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>199</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A5" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>225</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>226</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="105" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="91" t="s">
         <v>205</v>
       </c>
-      <c r="B10" s="106"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B10" s="92"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="92"/>
+      <c r="E10" s="93"/>
+    </row>
+    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>229</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="105" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="91" t="s">
         <v>210</v>
       </c>
-      <c r="B14" s="106"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B14" s="92"/>
+      <c r="C14" s="92"/>
+      <c r="D14" s="92"/>
+      <c r="E14" s="93"/>
+    </row>
+    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="6" t="s">
         <v>230</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
     </row>
-    <row r="16" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A16" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
     </row>
-    <row r="17" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A17" s="6" t="s">
         <v>232</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
     </row>
-    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
         <v>233</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="105" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="91" t="s">
         <v>214</v>
       </c>
-      <c r="B19" s="106"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B19" s="92"/>
+      <c r="C19" s="92"/>
+      <c r="D19" s="92"/>
+      <c r="E19" s="93"/>
+    </row>
+    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A20" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
     </row>
-    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>216</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>234</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A24" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
     </row>
-    <row r="25" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>235</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="105" t="s">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="91" t="s">
         <v>221</v>
       </c>
-      <c r="B26" s="106"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B26" s="92"/>
+      <c r="C26" s="92"/>
+      <c r="D26" s="92"/>
+      <c r="E26" s="93"/>
+    </row>
+    <row r="27" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A27" s="6" t="s">
         <v>236</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
     </row>
-    <row r="28" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="5" t="s">
         <v>223</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
     </row>
-    <row r="29" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
     </row>
-    <row r="30" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
     </row>
-    <row r="31" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A31" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
     </row>
-    <row r="32" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A32" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Z58A3TUE7s+FDkjAzyXfJj9gGZ0LD3hUP0a9FPGic3qpjRojIEAQtPF0IVeXS646/66aaX69X5grHo2NH9O5WA==" saltValue="32PsWWwN3L81A7+txJUTrw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A19:E19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3080642A-0A78-48F2-A484-1CBE856300C7}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:E163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E3"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="26.140625" customWidth="1"/>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="2" width="30.1796875" customWidth="1"/>
+    <col min="3" max="3" width="24.81640625" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" customWidth="1"/>
+    <col min="5" max="5" width="26.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="128" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
         <v>241</v>
       </c>
-      <c r="B1" s="129"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="127"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="131" t="s">
+    <row r="3" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="128" t="s">
         <v>242</v>
       </c>
-      <c r="B3" s="132"/>
-[...5 lines deleted...]
-      <c r="A4" s="134" t="s">
+      <c r="B3" s="129"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
         <v>243</v>
       </c>
-      <c r="B4" s="135"/>
-[...5 lines deleted...]
-      <c r="A5" s="119" t="s">
+      <c r="B4" s="132"/>
+      <c r="C4" s="132"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="133"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="116" t="s">
         <v>244</v>
       </c>
-      <c r="B5" s="120"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B5" s="117"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="118"/>
+    </row>
+    <row r="6" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="49"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" s="41" t="s">
         <v>246</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A8" s="50" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="51"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A9" s="41" t="s">
         <v>248</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A10" s="50" t="s">
         <v>249</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="52" t="s">
         <v>250</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="137" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="134" t="s">
         <v>251</v>
       </c>
-      <c r="B11" s="138"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B11" s="135"/>
+      <c r="C11" s="135"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="136"/>
+    </row>
+    <row r="12" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="41" t="s">
         <v>252</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A13" s="50" t="s">
         <v>253</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="41" t="s">
         <v>254</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
     </row>
-    <row r="15" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="50" t="s">
         <v>255</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A16" s="41" t="s">
         <v>256</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A17" s="50" t="s">
         <v>257</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="5" t="s">
         <v>250</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A18" s="41" t="s">
         <v>258</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="110" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="107" t="s">
         <v>259</v>
       </c>
-      <c r="B19" s="111"/>
-[...5 lines deleted...]
-      <c r="A20" s="105" t="s">
+      <c r="B19" s="108"/>
+      <c r="C19" s="108"/>
+      <c r="D19" s="108"/>
+      <c r="E19" s="109"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="91" t="s">
         <v>260</v>
       </c>
-      <c r="B20" s="106"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B20" s="92"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="93"/>
+    </row>
+    <row r="21" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A22" s="6" t="s">
         <v>262</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="105" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="91" t="s">
         <v>265</v>
       </c>
-      <c r="B24" s="106"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B24" s="92"/>
+      <c r="C24" s="92"/>
+      <c r="D24" s="92"/>
+      <c r="E24" s="93"/>
+    </row>
+    <row r="25" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="53"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
     </row>
-    <row r="27" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="53"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A28" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
     </row>
-    <row r="29" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>270</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="5" t="s">
         <v>263</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A30" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
     </row>
-    <row r="31" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>272</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A32" s="6" t="s">
         <v>273</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
     </row>
-    <row r="33" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" ht="135" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A34" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="110" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="107" t="s">
         <v>276</v>
       </c>
-      <c r="B35" s="111"/>
-[...5 lines deleted...]
-      <c r="A36" s="105" t="s">
+      <c r="B35" s="108"/>
+      <c r="C35" s="108"/>
+      <c r="D35" s="108"/>
+      <c r="E35" s="109"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B36" s="106"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+      <c r="B36" s="92"/>
+      <c r="C36" s="92"/>
+      <c r="D36" s="92"/>
+      <c r="E36" s="93"/>
+    </row>
+    <row r="37" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A37" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
     </row>
-    <row r="38" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A38" s="6" t="s">
         <v>278</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
     </row>
-    <row r="39" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A39" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
     </row>
-    <row r="40" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A40" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="105" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="91" t="s">
         <v>282</v>
       </c>
-      <c r="B41" s="106"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B41" s="92"/>
+      <c r="C41" s="92"/>
+      <c r="D41" s="92"/>
+      <c r="E41" s="93"/>
+    </row>
+    <row r="42" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A42" s="6" t="s">
         <v>283</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
-    <row r="43" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A43" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
     </row>
-    <row r="44" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A44" s="6" t="s">
         <v>285</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
-    <row r="45" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A45" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
     </row>
-    <row r="46" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A46" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B46" s="13"/>
       <c r="C46" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="113" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="110" t="s">
         <v>288</v>
       </c>
-      <c r="B47" s="114"/>
-[...5 lines deleted...]
-      <c r="A48" s="105" t="s">
+      <c r="B47" s="111"/>
+      <c r="C47" s="111"/>
+      <c r="D47" s="111"/>
+      <c r="E47" s="112"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B48" s="106"/>
-[...4 lines deleted...]
-    <row r="49" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+      <c r="B48" s="92"/>
+      <c r="C48" s="92"/>
+      <c r="D48" s="92"/>
+      <c r="E48" s="93"/>
+    </row>
+    <row r="49" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A49" s="6" t="s">
         <v>289</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
     </row>
-    <row r="50" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A50" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A51" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
     </row>
-    <row r="52" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A52" s="5" t="s">
         <v>293</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A53" s="105" t="s">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="91" t="s">
         <v>282</v>
       </c>
-      <c r="B53" s="106"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B53" s="92"/>
+      <c r="C53" s="92"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="93"/>
+    </row>
+    <row r="54" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A54" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="13"/>
       <c r="C54" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
     </row>
-    <row r="55" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A55" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
-    <row r="56" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A56" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B56" s="13"/>
       <c r="C56" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
     </row>
-    <row r="57" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A57" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
     </row>
-    <row r="58" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A58" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
     </row>
-    <row r="59" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="5" t="s">
         <v>290</v>
       </c>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
     </row>
-    <row r="60" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A60" s="6" t="s">
         <v>301</v>
       </c>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
     </row>
-    <row r="61" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A61" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A62" s="116" t="s">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="113" t="s">
         <v>303</v>
       </c>
-      <c r="B62" s="117"/>
-[...5 lines deleted...]
-      <c r="A63" s="119" t="s">
+      <c r="B62" s="114"/>
+      <c r="C62" s="114"/>
+      <c r="D62" s="114"/>
+      <c r="E62" s="115"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="116" t="s">
         <v>244</v>
       </c>
-      <c r="B63" s="120"/>
-[...4 lines deleted...]
-    <row r="64" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B63" s="117"/>
+      <c r="C63" s="117"/>
+      <c r="D63" s="117"/>
+      <c r="E63" s="118"/>
+    </row>
+    <row r="64" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A64" s="5" t="s">
         <v>304</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
-    <row r="65" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A65" s="6" t="s">
         <v>305</v>
       </c>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
     </row>
-    <row r="66" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A66" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
-    <row r="67" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A67" s="6" t="s">
         <v>307</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
-    <row r="68" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A68" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="12"/>
     </row>
-    <row r="69" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" ht="116" x14ac:dyDescent="0.35">
       <c r="A69" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
     </row>
-    <row r="70" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A70" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A71" s="122" t="s">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="119" t="s">
         <v>312</v>
       </c>
-      <c r="B71" s="123"/>
-[...4 lines deleted...]
-    <row r="72" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+      <c r="B71" s="120"/>
+      <c r="C71" s="120"/>
+      <c r="D71" s="120"/>
+      <c r="E71" s="121"/>
+    </row>
+    <row r="72" spans="1:5" ht="116" x14ac:dyDescent="0.35">
       <c r="A72" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
     </row>
-    <row r="73" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A73" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
     </row>
-    <row r="74" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A74" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
     </row>
-    <row r="75" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A75" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
     </row>
-    <row r="76" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A76" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
     </row>
-    <row r="77" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
     </row>
-    <row r="78" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" ht="116" x14ac:dyDescent="0.35">
       <c r="A78" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
     </row>
-    <row r="79" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A79" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
     </row>
-    <row r="80" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A80" s="5" t="s">
         <v>321</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
     </row>
-    <row r="81" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A81" s="125" t="s">
+    <row r="81" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="122" t="s">
         <v>322</v>
       </c>
-      <c r="B81" s="126"/>
-[...5 lines deleted...]
-      <c r="A82" s="110" t="s">
+      <c r="B81" s="123"/>
+      <c r="C81" s="123"/>
+      <c r="D81" s="123"/>
+      <c r="E81" s="124"/>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="107" t="s">
         <v>323</v>
       </c>
-      <c r="B82" s="111"/>
-[...5 lines deleted...]
-      <c r="A83" s="105" t="s">
+      <c r="B82" s="108"/>
+      <c r="C82" s="108"/>
+      <c r="D82" s="108"/>
+      <c r="E82" s="109"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B83" s="106"/>
-[...4 lines deleted...]
-    <row r="84" spans="1:5" ht="135" x14ac:dyDescent="0.25">
+      <c r="B83" s="92"/>
+      <c r="C83" s="92"/>
+      <c r="D83" s="92"/>
+      <c r="E83" s="93"/>
+    </row>
+    <row r="84" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A84" s="7" t="s">
         <v>324</v>
       </c>
       <c r="B84" s="18"/>
       <c r="C84" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D84" s="18"/>
       <c r="E84" s="18"/>
     </row>
-    <row r="85" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A85" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A86" s="119" t="s">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="116" t="s">
         <v>265</v>
       </c>
-      <c r="B86" s="120"/>
-[...4 lines deleted...]
-    <row r="87" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B86" s="117"/>
+      <c r="C86" s="117"/>
+      <c r="D86" s="117"/>
+      <c r="E86" s="118"/>
+    </row>
+    <row r="87" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A87" s="5" t="s">
         <v>327</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
     </row>
-    <row r="88" spans="1:5" ht="135" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A88" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B88" s="13"/>
       <c r="C88" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A89" s="113" t="s">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="110" t="s">
         <v>329</v>
       </c>
-      <c r="B89" s="114"/>
-[...5 lines deleted...]
-      <c r="A90" s="105" t="s">
+      <c r="B89" s="111"/>
+      <c r="C89" s="111"/>
+      <c r="D89" s="111"/>
+      <c r="E89" s="112"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B90" s="106"/>
-[...4 lines deleted...]
-    <row r="91" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B90" s="92"/>
+      <c r="C90" s="92"/>
+      <c r="D90" s="92"/>
+      <c r="E90" s="93"/>
+    </row>
+    <row r="91" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A91" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
     </row>
-    <row r="92" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A92" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
     </row>
-    <row r="93" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A93" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B93" s="12"/>
       <c r="C93" s="12"/>
       <c r="D93" s="12"/>
       <c r="E93" s="12"/>
     </row>
-    <row r="94" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A94" s="6" t="s">
         <v>333</v>
       </c>
       <c r="B94" s="13"/>
       <c r="C94" s="13"/>
       <c r="D94" s="13"/>
       <c r="E94" s="13"/>
     </row>
-    <row r="95" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A95" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="12"/>
     </row>
-    <row r="96" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A96" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
     </row>
-    <row r="97" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A97" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12"/>
       <c r="D97" s="12"/>
       <c r="E97" s="12"/>
     </row>
-    <row r="98" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A98" s="6" t="s">
         <v>337</v>
       </c>
       <c r="B98" s="13"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A99" s="105" t="s">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" s="91" t="s">
         <v>282</v>
       </c>
-      <c r="B99" s="106"/>
-[...4 lines deleted...]
-    <row r="100" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B99" s="92"/>
+      <c r="C99" s="92"/>
+      <c r="D99" s="92"/>
+      <c r="E99" s="93"/>
+    </row>
+    <row r="100" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A100" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="12"/>
       <c r="D100" s="12"/>
       <c r="E100" s="12"/>
     </row>
-    <row r="101" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A101" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
     </row>
-    <row r="102" spans="1:5" ht="165" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A102" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="5" t="s">
         <v>341</v>
       </c>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
     </row>
-    <row r="103" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A103" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B103" s="13"/>
       <c r="C103" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D103" s="13"/>
       <c r="E103" s="13"/>
     </row>
-    <row r="104" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A104" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="5" t="s">
         <v>343</v>
       </c>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
     </row>
-    <row r="105" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A105" s="6" t="s">
         <v>345</v>
       </c>
       <c r="B105" s="13"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
     </row>
-    <row r="106" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A106" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B106" s="12"/>
       <c r="C106" s="12"/>
       <c r="D106" s="12"/>
       <c r="E106" s="12"/>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A107" s="113" t="s">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A107" s="110" t="s">
         <v>347</v>
       </c>
-      <c r="B107" s="114"/>
-[...5 lines deleted...]
-      <c r="A108" s="105" t="s">
+      <c r="B107" s="111"/>
+      <c r="C107" s="111"/>
+      <c r="D107" s="111"/>
+      <c r="E107" s="112"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A108" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B108" s="106"/>
-[...4 lines deleted...]
-    <row r="109" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B108" s="92"/>
+      <c r="C108" s="92"/>
+      <c r="D108" s="92"/>
+      <c r="E108" s="93"/>
+    </row>
+    <row r="109" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A109" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
     </row>
-    <row r="110" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A110" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B110" s="13"/>
       <c r="C110" s="13"/>
       <c r="D110" s="13"/>
       <c r="E110" s="13"/>
     </row>
-    <row r="111" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A111" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B111" s="12"/>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12"/>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A112" s="105" t="s">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A112" s="91" t="s">
         <v>265</v>
       </c>
-      <c r="B112" s="106"/>
-[...4 lines deleted...]
-    <row r="113" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B112" s="92"/>
+      <c r="C112" s="92"/>
+      <c r="D112" s="92"/>
+      <c r="E112" s="93"/>
+    </row>
+    <row r="113" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A113" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B113" s="12"/>
       <c r="C113" s="12"/>
       <c r="D113" s="12"/>
       <c r="E113" s="12"/>
     </row>
-    <row r="114" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A114" s="6" t="s">
         <v>353</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
     </row>
-    <row r="115" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A115" s="5" t="s">
         <v>354</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D115" s="12"/>
       <c r="E115" s="12"/>
     </row>
-    <row r="116" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A116" s="6" t="s">
         <v>355</v>
       </c>
       <c r="B116" s="13"/>
       <c r="C116" s="13"/>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
     </row>
-    <row r="117" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A117" s="5" t="s">
         <v>356</v>
       </c>
       <c r="B117" s="12"/>
       <c r="C117" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D117" s="12"/>
       <c r="E117" s="12"/>
     </row>
-    <row r="118" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A118" s="6" t="s">
         <v>357</v>
       </c>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
     </row>
-    <row r="119" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A119" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B119" s="12"/>
       <c r="C119" s="12"/>
       <c r="D119" s="12"/>
       <c r="E119" s="12"/>
     </row>
-    <row r="120" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A120" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B120" s="13"/>
       <c r="C120" s="13"/>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A121" s="113" t="s">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A121" s="110" t="s">
         <v>360</v>
       </c>
-      <c r="B121" s="114"/>
-[...5 lines deleted...]
-      <c r="A122" s="105" t="s">
+      <c r="B121" s="111"/>
+      <c r="C121" s="111"/>
+      <c r="D121" s="111"/>
+      <c r="E121" s="112"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A122" s="91" t="s">
         <v>260</v>
       </c>
-      <c r="B122" s="106"/>
-[...4 lines deleted...]
-    <row r="123" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B122" s="92"/>
+      <c r="C122" s="92"/>
+      <c r="D122" s="92"/>
+      <c r="E122" s="93"/>
+    </row>
+    <row r="123" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="B123" s="12"/>
       <c r="C123" s="12"/>
       <c r="D123" s="12"/>
       <c r="E123" s="12"/>
     </row>
-    <row r="124" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A124" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B124" s="13"/>
       <c r="C124" s="13"/>
       <c r="D124" s="13"/>
       <c r="E124" s="13"/>
     </row>
-    <row r="125" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A125" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B125" s="12"/>
       <c r="C125" s="12"/>
       <c r="D125" s="12"/>
       <c r="E125" s="12"/>
     </row>
-    <row r="126" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A126" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B126" s="13"/>
       <c r="C126" s="13"/>
       <c r="D126" s="13"/>
       <c r="E126" s="13"/>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A127" s="105" t="s">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A127" s="91" t="s">
         <v>365</v>
       </c>
-      <c r="B127" s="106"/>
-[...4 lines deleted...]
-    <row r="128" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+      <c r="B127" s="92"/>
+      <c r="C127" s="92"/>
+      <c r="D127" s="92"/>
+      <c r="E127" s="93"/>
+    </row>
+    <row r="128" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A128" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B128" s="12"/>
       <c r="C128" s="12"/>
       <c r="D128" s="12"/>
       <c r="E128" s="12"/>
     </row>
-    <row r="129" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B129" s="13"/>
       <c r="C129" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D129" s="13"/>
       <c r="E129" s="13"/>
     </row>
-    <row r="130" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A130" s="5" t="s">
         <v>369</v>
       </c>
       <c r="B130" s="12"/>
       <c r="C130" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D130" s="12"/>
       <c r="E130" s="12"/>
     </row>
-    <row r="131" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A131" s="6" t="s">
         <v>370</v>
       </c>
       <c r="B131" s="13"/>
       <c r="C131" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
     </row>
-    <row r="132" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A132" s="5" t="s">
         <v>371</v>
       </c>
       <c r="B132" s="12"/>
       <c r="C132" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D132" s="12"/>
       <c r="E132" s="12"/>
     </row>
-    <row r="133" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A133" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B133" s="13"/>
       <c r="C133" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
     </row>
-    <row r="134" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A134" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B134" s="12"/>
       <c r="C134" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D134" s="12"/>
       <c r="E134" s="12"/>
     </row>
-    <row r="135" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A135" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
     </row>
-    <row r="136" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A136" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B136" s="12"/>
       <c r="C136" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D136" s="12"/>
       <c r="E136" s="12"/>
     </row>
-    <row r="137" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A137" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B137" s="13"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
     </row>
-    <row r="138" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A138" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="12"/>
       <c r="E138" s="12"/>
     </row>
-    <row r="139" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A139" s="6" t="s">
         <v>378</v>
       </c>
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
     </row>
-    <row r="140" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A140" s="5" t="s">
         <v>379</v>
       </c>
       <c r="B140" s="12"/>
       <c r="C140" s="12"/>
       <c r="D140" s="12"/>
       <c r="E140" s="12"/>
     </row>
-    <row r="141" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A141" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
     </row>
-    <row r="142" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A142" s="5" t="s">
         <v>381</v>
       </c>
       <c r="B142" s="12"/>
       <c r="C142" s="12"/>
       <c r="D142" s="12"/>
       <c r="E142" s="12"/>
     </row>
-    <row r="143" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B143" s="13"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
     </row>
-    <row r="144" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A144" s="5" t="s">
         <v>383</v>
       </c>
       <c r="B144" s="12"/>
       <c r="C144" s="12"/>
       <c r="D144" s="12"/>
       <c r="E144" s="12"/>
     </row>
-    <row r="145" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B145" s="13"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
     </row>
-    <row r="146" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A146" s="5" t="s">
         <v>385</v>
       </c>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
     </row>
-    <row r="147" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A147" s="6" t="s">
         <v>386</v>
       </c>
       <c r="B147" s="13"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
     </row>
-    <row r="148" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A148" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B148" s="12"/>
       <c r="C148" s="12"/>
       <c r="D148" s="12"/>
       <c r="E148" s="12"/>
     </row>
-    <row r="149" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A149" s="6" t="s">
         <v>388</v>
       </c>
       <c r="B149" s="13"/>
       <c r="C149" s="13"/>
       <c r="D149" s="13"/>
       <c r="E149" s="13"/>
     </row>
-    <row r="150" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A150" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B150" s="12"/>
       <c r="C150" s="12"/>
       <c r="D150" s="12"/>
       <c r="E150" s="12"/>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A151" s="110" t="s">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A151" s="107" t="s">
         <v>390</v>
       </c>
-      <c r="B151" s="111"/>
-[...5 lines deleted...]
-      <c r="A152" s="105" t="s">
+      <c r="B151" s="108"/>
+      <c r="C151" s="108"/>
+      <c r="D151" s="108"/>
+      <c r="E151" s="109"/>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A152" s="91" t="s">
         <v>260</v>
       </c>
-      <c r="B152" s="106"/>
-[...4 lines deleted...]
-    <row r="153" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B152" s="92"/>
+      <c r="C152" s="92"/>
+      <c r="D152" s="92"/>
+      <c r="E152" s="93"/>
+    </row>
+    <row r="153" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A153" s="6" t="s">
         <v>391</v>
       </c>
       <c r="B153" s="13"/>
       <c r="C153" s="13"/>
       <c r="D153" s="13"/>
       <c r="E153" s="13"/>
     </row>
-    <row r="154" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A154" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B154" s="12"/>
       <c r="C154" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D154" s="12"/>
       <c r="E154" s="12"/>
     </row>
-    <row r="155" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A155" s="6" t="s">
         <v>394</v>
       </c>
       <c r="B155" s="13"/>
       <c r="C155" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D155" s="13"/>
       <c r="E155" s="13"/>
     </row>
-    <row r="156" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A156" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B156" s="12"/>
       <c r="C156" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D156" s="12"/>
       <c r="E156" s="12"/>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A157" s="105" t="s">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A157" s="91" t="s">
         <v>265</v>
       </c>
-      <c r="B157" s="106"/>
-[...4 lines deleted...]
-    <row r="158" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B157" s="92"/>
+      <c r="C157" s="92"/>
+      <c r="D157" s="92"/>
+      <c r="E157" s="93"/>
+    </row>
+    <row r="158" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A158" s="5" t="s">
         <v>396</v>
       </c>
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
     </row>
-    <row r="159" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A159" s="6" t="s">
         <v>397</v>
       </c>
       <c r="B159" s="13"/>
       <c r="C159" s="13"/>
       <c r="D159" s="13"/>
       <c r="E159" s="13"/>
     </row>
-    <row r="160" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A160" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B160" s="12"/>
       <c r="C160" s="12"/>
       <c r="D160" s="12"/>
       <c r="E160" s="12"/>
     </row>
-    <row r="161" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A161" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
       <c r="D161" s="13"/>
       <c r="E161" s="13"/>
     </row>
-    <row r="162" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A162" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B162" s="12"/>
       <c r="C162" s="12"/>
       <c r="D162" s="12"/>
       <c r="E162" s="12"/>
     </row>
-    <row r="163" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A163" s="6" t="s">
         <v>401</v>
       </c>
       <c r="B163" s="13"/>
       <c r="C163" s="13"/>
       <c r="D163" s="13"/>
       <c r="E163" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="reKIRFPs95BYxP6ai5Pv4+Rupgw0c+Krbry+cfmD3eWyuZ5uias87EaObfiFQqtFQU8tMPJAz6ybaeAiJRklzA==" saltValue="d7TiJREwqjVCYXQIph1VBg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A48:E48"/>
@@ -11313,1601 +11361,1601 @@
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A90:E90"/>
     <mergeCell ref="A151:E151"/>
     <mergeCell ref="A152:E152"/>
     <mergeCell ref="A157:E157"/>
     <mergeCell ref="A107:E107"/>
     <mergeCell ref="A108:E108"/>
     <mergeCell ref="A112:E112"/>
     <mergeCell ref="A121:E121"/>
     <mergeCell ref="A122:E122"/>
     <mergeCell ref="A127:E127"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B9A380-BB0E-4920-A822-D62BADF58AFF}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:E163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E3"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="26.140625" customWidth="1"/>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="2" width="30.1796875" customWidth="1"/>
+    <col min="3" max="3" width="24.81640625" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" customWidth="1"/>
+    <col min="5" max="5" width="26.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="128" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
         <v>241</v>
       </c>
-      <c r="B1" s="129"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="127"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="131" t="s">
+    <row r="3" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="128" t="s">
         <v>242</v>
       </c>
-      <c r="B3" s="132"/>
-[...5 lines deleted...]
-      <c r="A4" s="134" t="s">
+      <c r="B3" s="129"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="130"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
         <v>243</v>
       </c>
-      <c r="B4" s="135"/>
-[...5 lines deleted...]
-      <c r="A5" s="119" t="s">
+      <c r="B4" s="132"/>
+      <c r="C4" s="132"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="133"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="116" t="s">
         <v>244</v>
       </c>
-      <c r="B5" s="120"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B5" s="117"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="118"/>
+    </row>
+    <row r="6" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="49"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" s="41" t="s">
         <v>246</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A8" s="50" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="51"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A9" s="41" t="s">
         <v>248</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A10" s="50" t="s">
         <v>249</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="52" t="s">
         <v>250</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="137" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="134" t="s">
         <v>251</v>
       </c>
-      <c r="B11" s="138"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B11" s="135"/>
+      <c r="C11" s="135"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="136"/>
+    </row>
+    <row r="12" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="41" t="s">
         <v>252</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A13" s="50" t="s">
         <v>253</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="41" t="s">
         <v>254</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
     </row>
-    <row r="15" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="50" t="s">
         <v>255</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A16" s="41" t="s">
         <v>256</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A17" s="50" t="s">
         <v>257</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="5" t="s">
         <v>250</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A18" s="41" t="s">
         <v>258</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="110" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="107" t="s">
         <v>259</v>
       </c>
-      <c r="B19" s="111"/>
-[...5 lines deleted...]
-      <c r="A20" s="105" t="s">
+      <c r="B19" s="108"/>
+      <c r="C19" s="108"/>
+      <c r="D19" s="108"/>
+      <c r="E19" s="109"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="91" t="s">
         <v>260</v>
       </c>
-      <c r="B20" s="106"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B20" s="92"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="93"/>
+    </row>
+    <row r="21" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A22" s="6" t="s">
         <v>262</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="105" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="91" t="s">
         <v>265</v>
       </c>
-      <c r="B24" s="106"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B24" s="92"/>
+      <c r="C24" s="92"/>
+      <c r="D24" s="92"/>
+      <c r="E24" s="93"/>
+    </row>
+    <row r="25" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="53"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
     </row>
-    <row r="27" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="53"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A28" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
     </row>
-    <row r="29" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>270</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="5" t="s">
         <v>263</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A30" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
     </row>
-    <row r="31" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>272</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A32" s="6" t="s">
         <v>273</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
     </row>
-    <row r="33" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" ht="135" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A34" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="110" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="107" t="s">
         <v>276</v>
       </c>
-      <c r="B35" s="111"/>
-[...5 lines deleted...]
-      <c r="A36" s="105" t="s">
+      <c r="B35" s="108"/>
+      <c r="C35" s="108"/>
+      <c r="D35" s="108"/>
+      <c r="E35" s="109"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B36" s="106"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+      <c r="B36" s="92"/>
+      <c r="C36" s="92"/>
+      <c r="D36" s="92"/>
+      <c r="E36" s="93"/>
+    </row>
+    <row r="37" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A37" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
     </row>
-    <row r="38" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A38" s="6" t="s">
         <v>278</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
     </row>
-    <row r="39" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A39" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
     </row>
-    <row r="40" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A40" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="105" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="91" t="s">
         <v>282</v>
       </c>
-      <c r="B41" s="106"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B41" s="92"/>
+      <c r="C41" s="92"/>
+      <c r="D41" s="92"/>
+      <c r="E41" s="93"/>
+    </row>
+    <row r="42" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A42" s="6" t="s">
         <v>283</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
-    <row r="43" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A43" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
     </row>
-    <row r="44" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A44" s="6" t="s">
         <v>285</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
-    <row r="45" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A45" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
     </row>
-    <row r="46" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A46" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B46" s="13"/>
       <c r="C46" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="113" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="110" t="s">
         <v>288</v>
       </c>
-      <c r="B47" s="114"/>
-[...5 lines deleted...]
-      <c r="A48" s="105" t="s">
+      <c r="B47" s="111"/>
+      <c r="C47" s="111"/>
+      <c r="D47" s="111"/>
+      <c r="E47" s="112"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B48" s="106"/>
-[...4 lines deleted...]
-    <row r="49" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+      <c r="B48" s="92"/>
+      <c r="C48" s="92"/>
+      <c r="D48" s="92"/>
+      <c r="E48" s="93"/>
+    </row>
+    <row r="49" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A49" s="6" t="s">
         <v>289</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
     </row>
-    <row r="50" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A50" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A51" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
     </row>
-    <row r="52" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A52" s="5" t="s">
         <v>293</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A53" s="105" t="s">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="91" t="s">
         <v>282</v>
       </c>
-      <c r="B53" s="106"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B53" s="92"/>
+      <c r="C53" s="92"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="93"/>
+    </row>
+    <row r="54" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A54" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="13"/>
       <c r="C54" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
     </row>
-    <row r="55" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A55" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
-    <row r="56" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A56" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B56" s="13"/>
       <c r="C56" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
     </row>
-    <row r="57" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A57" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
     </row>
-    <row r="58" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A58" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
     </row>
-    <row r="59" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="5" t="s">
         <v>290</v>
       </c>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
     </row>
-    <row r="60" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A60" s="6" t="s">
         <v>301</v>
       </c>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
     </row>
-    <row r="61" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A61" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A62" s="116" t="s">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="113" t="s">
         <v>303</v>
       </c>
-      <c r="B62" s="117"/>
-[...5 lines deleted...]
-      <c r="A63" s="119" t="s">
+      <c r="B62" s="114"/>
+      <c r="C62" s="114"/>
+      <c r="D62" s="114"/>
+      <c r="E62" s="115"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="116" t="s">
         <v>244</v>
       </c>
-      <c r="B63" s="120"/>
-[...4 lines deleted...]
-    <row r="64" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B63" s="117"/>
+      <c r="C63" s="117"/>
+      <c r="D63" s="117"/>
+      <c r="E63" s="118"/>
+    </row>
+    <row r="64" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A64" s="5" t="s">
         <v>304</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
-    <row r="65" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A65" s="6" t="s">
         <v>305</v>
       </c>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
     </row>
-    <row r="66" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A66" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
-    <row r="67" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A67" s="6" t="s">
         <v>307</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
-    <row r="68" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A68" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="12"/>
     </row>
-    <row r="69" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" ht="116" x14ac:dyDescent="0.35">
       <c r="A69" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
     </row>
-    <row r="70" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A70" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A71" s="122" t="s">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="119" t="s">
         <v>312</v>
       </c>
-      <c r="B71" s="123"/>
-[...4 lines deleted...]
-    <row r="72" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+      <c r="B71" s="120"/>
+      <c r="C71" s="120"/>
+      <c r="D71" s="120"/>
+      <c r="E71" s="121"/>
+    </row>
+    <row r="72" spans="1:5" ht="116" x14ac:dyDescent="0.35">
       <c r="A72" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
     </row>
-    <row r="73" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A73" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
     </row>
-    <row r="74" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A74" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
     </row>
-    <row r="75" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A75" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
     </row>
-    <row r="76" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A76" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
     </row>
-    <row r="77" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
     </row>
-    <row r="78" spans="1:5" ht="120" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" ht="116" x14ac:dyDescent="0.35">
       <c r="A78" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
     </row>
-    <row r="79" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A79" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
     </row>
-    <row r="80" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A80" s="5" t="s">
         <v>321</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
     </row>
-    <row r="81" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A81" s="125" t="s">
+    <row r="81" spans="1:5" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="122" t="s">
         <v>322</v>
       </c>
-      <c r="B81" s="126"/>
-[...5 lines deleted...]
-      <c r="A82" s="110" t="s">
+      <c r="B81" s="123"/>
+      <c r="C81" s="123"/>
+      <c r="D81" s="123"/>
+      <c r="E81" s="124"/>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="107" t="s">
         <v>323</v>
       </c>
-      <c r="B82" s="111"/>
-[...5 lines deleted...]
-      <c r="A83" s="105" t="s">
+      <c r="B82" s="108"/>
+      <c r="C82" s="108"/>
+      <c r="D82" s="108"/>
+      <c r="E82" s="109"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B83" s="106"/>
-[...4 lines deleted...]
-    <row r="84" spans="1:5" ht="135" x14ac:dyDescent="0.25">
+      <c r="B83" s="92"/>
+      <c r="C83" s="92"/>
+      <c r="D83" s="92"/>
+      <c r="E83" s="93"/>
+    </row>
+    <row r="84" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A84" s="7" t="s">
         <v>324</v>
       </c>
       <c r="B84" s="18"/>
       <c r="C84" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D84" s="18"/>
       <c r="E84" s="18"/>
     </row>
-    <row r="85" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A85" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A86" s="119" t="s">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="116" t="s">
         <v>265</v>
       </c>
-      <c r="B86" s="120"/>
-[...4 lines deleted...]
-    <row r="87" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B86" s="117"/>
+      <c r="C86" s="117"/>
+      <c r="D86" s="117"/>
+      <c r="E86" s="118"/>
+    </row>
+    <row r="87" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A87" s="5" t="s">
         <v>327</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
     </row>
-    <row r="88" spans="1:5" ht="135" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A88" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B88" s="13"/>
       <c r="C88" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A89" s="113" t="s">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="110" t="s">
         <v>329</v>
       </c>
-      <c r="B89" s="114"/>
-[...5 lines deleted...]
-      <c r="A90" s="105" t="s">
+      <c r="B89" s="111"/>
+      <c r="C89" s="111"/>
+      <c r="D89" s="111"/>
+      <c r="E89" s="112"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B90" s="106"/>
-[...4 lines deleted...]
-    <row r="91" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B90" s="92"/>
+      <c r="C90" s="92"/>
+      <c r="D90" s="92"/>
+      <c r="E90" s="93"/>
+    </row>
+    <row r="91" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A91" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
     </row>
-    <row r="92" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A92" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
     </row>
-    <row r="93" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A93" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B93" s="12"/>
       <c r="C93" s="12"/>
       <c r="D93" s="12"/>
       <c r="E93" s="12"/>
     </row>
-    <row r="94" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A94" s="6" t="s">
         <v>333</v>
       </c>
       <c r="B94" s="13"/>
       <c r="C94" s="13"/>
       <c r="D94" s="13"/>
       <c r="E94" s="13"/>
     </row>
-    <row r="95" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A95" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="12"/>
     </row>
-    <row r="96" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A96" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
     </row>
-    <row r="97" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A97" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12"/>
       <c r="D97" s="12"/>
       <c r="E97" s="12"/>
     </row>
-    <row r="98" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A98" s="6" t="s">
         <v>337</v>
       </c>
       <c r="B98" s="13"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A99" s="105" t="s">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" s="91" t="s">
         <v>282</v>
       </c>
-      <c r="B99" s="106"/>
-[...4 lines deleted...]
-    <row r="100" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B99" s="92"/>
+      <c r="C99" s="92"/>
+      <c r="D99" s="92"/>
+      <c r="E99" s="93"/>
+    </row>
+    <row r="100" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A100" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="12"/>
       <c r="D100" s="12"/>
       <c r="E100" s="12"/>
     </row>
-    <row r="101" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A101" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
     </row>
-    <row r="102" spans="1:5" ht="165" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A102" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="5" t="s">
         <v>341</v>
       </c>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
     </row>
-    <row r="103" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A103" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B103" s="13"/>
       <c r="C103" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D103" s="13"/>
       <c r="E103" s="13"/>
     </row>
-    <row r="104" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A104" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="5" t="s">
         <v>343</v>
       </c>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
     </row>
-    <row r="105" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A105" s="6" t="s">
         <v>345</v>
       </c>
       <c r="B105" s="13"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
     </row>
-    <row r="106" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A106" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B106" s="12"/>
       <c r="C106" s="12"/>
       <c r="D106" s="12"/>
       <c r="E106" s="12"/>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A107" s="113" t="s">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A107" s="110" t="s">
         <v>347</v>
       </c>
-      <c r="B107" s="114"/>
-[...5 lines deleted...]
-      <c r="A108" s="105" t="s">
+      <c r="B107" s="111"/>
+      <c r="C107" s="111"/>
+      <c r="D107" s="111"/>
+      <c r="E107" s="112"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A108" s="91" t="s">
         <v>244</v>
       </c>
-      <c r="B108" s="106"/>
-[...4 lines deleted...]
-    <row r="109" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+      <c r="B108" s="92"/>
+      <c r="C108" s="92"/>
+      <c r="D108" s="92"/>
+      <c r="E108" s="93"/>
+    </row>
+    <row r="109" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A109" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
     </row>
-    <row r="110" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A110" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B110" s="13"/>
       <c r="C110" s="13"/>
       <c r="D110" s="13"/>
       <c r="E110" s="13"/>
     </row>
-    <row r="111" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A111" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B111" s="12"/>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12"/>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A112" s="105" t="s">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A112" s="91" t="s">
         <v>265</v>
       </c>
-      <c r="B112" s="106"/>
-[...4 lines deleted...]
-    <row r="113" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B112" s="92"/>
+      <c r="C112" s="92"/>
+      <c r="D112" s="92"/>
+      <c r="E112" s="93"/>
+    </row>
+    <row r="113" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A113" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B113" s="12"/>
       <c r="C113" s="12"/>
       <c r="D113" s="12"/>
       <c r="E113" s="12"/>
     </row>
-    <row r="114" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A114" s="6" t="s">
         <v>353</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
     </row>
-    <row r="115" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A115" s="5" t="s">
         <v>354</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D115" s="12"/>
       <c r="E115" s="12"/>
     </row>
-    <row r="116" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A116" s="6" t="s">
         <v>355</v>
       </c>
       <c r="B116" s="13"/>
       <c r="C116" s="13"/>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
     </row>
-    <row r="117" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A117" s="5" t="s">
         <v>356</v>
       </c>
       <c r="B117" s="12"/>
       <c r="C117" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D117" s="12"/>
       <c r="E117" s="12"/>
     </row>
-    <row r="118" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A118" s="6" t="s">
         <v>357</v>
       </c>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
     </row>
-    <row r="119" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A119" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B119" s="12"/>
       <c r="C119" s="12"/>
       <c r="D119" s="12"/>
       <c r="E119" s="12"/>
     </row>
-    <row r="120" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A120" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B120" s="13"/>
       <c r="C120" s="13"/>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A121" s="113" t="s">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A121" s="110" t="s">
         <v>360</v>
       </c>
-      <c r="B121" s="114"/>
-[...5 lines deleted...]
-      <c r="A122" s="105" t="s">
+      <c r="B121" s="111"/>
+      <c r="C121" s="111"/>
+      <c r="D121" s="111"/>
+      <c r="E121" s="112"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A122" s="91" t="s">
         <v>260</v>
       </c>
-      <c r="B122" s="106"/>
-[...4 lines deleted...]
-    <row r="123" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="B122" s="92"/>
+      <c r="C122" s="92"/>
+      <c r="D122" s="92"/>
+      <c r="E122" s="93"/>
+    </row>
+    <row r="123" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="B123" s="12"/>
       <c r="C123" s="12"/>
       <c r="D123" s="12"/>
       <c r="E123" s="12"/>
     </row>
-    <row r="124" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A124" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B124" s="13"/>
       <c r="C124" s="13"/>
       <c r="D124" s="13"/>
       <c r="E124" s="13"/>
     </row>
-    <row r="125" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A125" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B125" s="12"/>
       <c r="C125" s="12"/>
       <c r="D125" s="12"/>
       <c r="E125" s="12"/>
     </row>
-    <row r="126" spans="1:5" ht="105" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A126" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B126" s="13"/>
       <c r="C126" s="13"/>
       <c r="D126" s="13"/>
       <c r="E126" s="13"/>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A127" s="105" t="s">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A127" s="91" t="s">
         <v>365</v>
       </c>
-      <c r="B127" s="106"/>
-[...4 lines deleted...]
-    <row r="128" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+      <c r="B127" s="92"/>
+      <c r="C127" s="92"/>
+      <c r="D127" s="92"/>
+      <c r="E127" s="93"/>
+    </row>
+    <row r="128" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A128" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B128" s="12"/>
       <c r="C128" s="12"/>
       <c r="D128" s="12"/>
       <c r="E128" s="12"/>
     </row>
-    <row r="129" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B129" s="13"/>
       <c r="C129" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D129" s="13"/>
       <c r="E129" s="13"/>
     </row>
-    <row r="130" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A130" s="5" t="s">
         <v>369</v>
       </c>
       <c r="B130" s="12"/>
       <c r="C130" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D130" s="12"/>
       <c r="E130" s="12"/>
     </row>
-    <row r="131" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A131" s="6" t="s">
         <v>370</v>
       </c>
       <c r="B131" s="13"/>
       <c r="C131" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
     </row>
-    <row r="132" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A132" s="5" t="s">
         <v>371</v>
       </c>
       <c r="B132" s="12"/>
       <c r="C132" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D132" s="12"/>
       <c r="E132" s="12"/>
     </row>
-    <row r="133" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A133" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B133" s="13"/>
       <c r="C133" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
     </row>
-    <row r="134" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A134" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B134" s="12"/>
       <c r="C134" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D134" s="12"/>
       <c r="E134" s="12"/>
     </row>
-    <row r="135" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A135" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
     </row>
-    <row r="136" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A136" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B136" s="12"/>
       <c r="C136" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D136" s="12"/>
       <c r="E136" s="12"/>
     </row>
-    <row r="137" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A137" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B137" s="13"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
     </row>
-    <row r="138" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A138" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="12"/>
       <c r="E138" s="12"/>
     </row>
-    <row r="139" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A139" s="6" t="s">
         <v>378</v>
       </c>
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
     </row>
-    <row r="140" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A140" s="5" t="s">
         <v>379</v>
       </c>
       <c r="B140" s="12"/>
       <c r="C140" s="12"/>
       <c r="D140" s="12"/>
       <c r="E140" s="12"/>
     </row>
-    <row r="141" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A141" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
     </row>
-    <row r="142" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A142" s="5" t="s">
         <v>381</v>
       </c>
       <c r="B142" s="12"/>
       <c r="C142" s="12"/>
       <c r="D142" s="12"/>
       <c r="E142" s="12"/>
     </row>
-    <row r="143" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B143" s="13"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
     </row>
-    <row r="144" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A144" s="5" t="s">
         <v>383</v>
       </c>
       <c r="B144" s="12"/>
       <c r="C144" s="12"/>
       <c r="D144" s="12"/>
       <c r="E144" s="12"/>
     </row>
-    <row r="145" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B145" s="13"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
     </row>
-    <row r="146" spans="1:5" ht="90" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A146" s="5" t="s">
         <v>385</v>
       </c>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
     </row>
-    <row r="147" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A147" s="6" t="s">
         <v>386</v>
       </c>
       <c r="B147" s="13"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
     </row>
-    <row r="148" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A148" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B148" s="12"/>
       <c r="C148" s="12"/>
       <c r="D148" s="12"/>
       <c r="E148" s="12"/>
     </row>
-    <row r="149" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A149" s="6" t="s">
         <v>388</v>
       </c>
       <c r="B149" s="13"/>
       <c r="C149" s="13"/>
       <c r="D149" s="13"/>
       <c r="E149" s="13"/>
     </row>
-    <row r="150" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A150" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B150" s="12"/>
       <c r="C150" s="12"/>
       <c r="D150" s="12"/>
       <c r="E150" s="12"/>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A151" s="110" t="s">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A151" s="107" t="s">
         <v>390</v>
       </c>
-      <c r="B151" s="111"/>
-[...5 lines deleted...]
-      <c r="A152" s="105" t="s">
+      <c r="B151" s="108"/>
+      <c r="C151" s="108"/>
+      <c r="D151" s="108"/>
+      <c r="E151" s="109"/>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A152" s="91" t="s">
         <v>260</v>
       </c>
-      <c r="B152" s="106"/>
-[...4 lines deleted...]
-    <row r="153" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B152" s="92"/>
+      <c r="C152" s="92"/>
+      <c r="D152" s="92"/>
+      <c r="E152" s="93"/>
+    </row>
+    <row r="153" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A153" s="6" t="s">
         <v>391</v>
       </c>
       <c r="B153" s="13"/>
       <c r="C153" s="13"/>
       <c r="D153" s="13"/>
       <c r="E153" s="13"/>
     </row>
-    <row r="154" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A154" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B154" s="12"/>
       <c r="C154" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D154" s="12"/>
       <c r="E154" s="12"/>
     </row>
-    <row r="155" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A155" s="6" t="s">
         <v>394</v>
       </c>
       <c r="B155" s="13"/>
       <c r="C155" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D155" s="13"/>
       <c r="E155" s="13"/>
     </row>
-    <row r="156" spans="1:5" ht="150" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A156" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B156" s="12"/>
       <c r="C156" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D156" s="12"/>
       <c r="E156" s="12"/>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A157" s="105" t="s">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A157" s="91" t="s">
         <v>265</v>
       </c>
-      <c r="B157" s="106"/>
-[...4 lines deleted...]
-    <row r="158" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="B157" s="92"/>
+      <c r="C157" s="92"/>
+      <c r="D157" s="92"/>
+      <c r="E157" s="93"/>
+    </row>
+    <row r="158" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A158" s="5" t="s">
         <v>396</v>
       </c>
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
     </row>
-    <row r="159" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A159" s="6" t="s">
         <v>397</v>
       </c>
       <c r="B159" s="13"/>
       <c r="C159" s="13"/>
       <c r="D159" s="13"/>
       <c r="E159" s="13"/>
     </row>
-    <row r="160" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A160" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B160" s="12"/>
       <c r="C160" s="12"/>
       <c r="D160" s="12"/>
       <c r="E160" s="12"/>
     </row>
-    <row r="161" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A161" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
       <c r="D161" s="13"/>
       <c r="E161" s="13"/>
     </row>
-    <row r="162" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A162" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B162" s="12"/>
       <c r="C162" s="12"/>
       <c r="D162" s="12"/>
       <c r="E162" s="12"/>
     </row>
-    <row r="163" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A163" s="6" t="s">
         <v>401</v>
       </c>
       <c r="B163" s="13"/>
       <c r="C163" s="13"/>
       <c r="D163" s="13"/>
       <c r="E163" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ohSa1JCDrK3e2ydjbStSweSnmP2y/SkQKJQs/UbbaYppl1lUVmunL3iA3Z6OKV523RSzKYAnNE9RQcbd1yMgQA==" saltValue="2DpzYsqWPXTuKoAYmhxb5g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A48:E48"/>
@@ -12925,244 +12973,244 @@
     <mergeCell ref="A152:E152"/>
     <mergeCell ref="A157:E157"/>
     <mergeCell ref="A107:E107"/>
     <mergeCell ref="A108:E108"/>
     <mergeCell ref="A112:E112"/>
     <mergeCell ref="A121:E121"/>
     <mergeCell ref="A122:E122"/>
     <mergeCell ref="A127:E127"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13080E23-5976-4A26-8CC7-7C7C9EC20C4E}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="40.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="16.42578125" customWidth="1"/>
+    <col min="1" max="1" width="40.81640625" customWidth="1"/>
+    <col min="2" max="2" width="23.1796875" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" customWidth="1"/>
+    <col min="4" max="4" width="31.1796875" customWidth="1"/>
+    <col min="5" max="5" width="42.81640625" customWidth="1"/>
+    <col min="6" max="6" width="17.1796875" customWidth="1"/>
+    <col min="7" max="7" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>402</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="22" t="s">
         <v>403</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:5" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>443</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="22" t="s">
         <v>404</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
-    <row r="8" spans="1:5" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="19.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="22" t="s">
         <v>406</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
     </row>
-    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
         <v>407</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gZx3TG27xnU8AKTP0SOQMpB8/t3LM2oCNUnsU37FMl5UkD217znwR68mriV2ADjuY3cGjNqFoiTsG0zZMfNA7A==" saltValue="UooZ5Q3K7Q2aYVnlBAXA1g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0C92FB1-A782-44BC-8EEF-E3D6B2A49586}">
   <sheetPr>
     <tabColor rgb="FFFF3399"/>
   </sheetPr>
   <dimension ref="A1:DL20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.42578125" customWidth="1"/>
+    <col min="1" max="1" width="38.453125" customWidth="1"/>
+    <col min="2" max="2" width="36.453125" customWidth="1"/>
+    <col min="3" max="3" width="29.453125" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
-    <col min="5" max="5" width="37.42578125" customWidth="1"/>
+    <col min="5" max="5" width="37.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:116" s="19" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A5" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="19"/>
       <c r="R6" s="19"/>
       <c r="S6" s="19"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
@@ -13238,69 +13286,69 @@
       <c r="CO6" s="19"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
       <c r="CT6" s="19"/>
       <c r="CU6" s="19"/>
       <c r="CV6" s="19"/>
       <c r="CW6" s="19"/>
       <c r="CX6" s="19"/>
       <c r="CY6" s="19"/>
       <c r="CZ6" s="19"/>
       <c r="DA6" s="19"/>
       <c r="DB6" s="19"/>
       <c r="DC6" s="19"/>
       <c r="DD6" s="19"/>
       <c r="DE6" s="19"/>
       <c r="DF6" s="19"/>
       <c r="DG6" s="19"/>
       <c r="DH6" s="19"/>
       <c r="DI6" s="19"/>
       <c r="DJ6" s="19"/>
       <c r="DK6" s="19"/>
       <c r="DL6" s="19"/>
     </row>
-    <row r="7" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
-    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
     </row>
-    <row r="9" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="19"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="19"/>
       <c r="W9" s="19"/>
@@ -13376,69 +13424,69 @@
       <c r="CO9" s="19"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
       <c r="CT9" s="19"/>
       <c r="CU9" s="19"/>
       <c r="CV9" s="19"/>
       <c r="CW9" s="19"/>
       <c r="CX9" s="19"/>
       <c r="CY9" s="19"/>
       <c r="CZ9" s="19"/>
       <c r="DA9" s="19"/>
       <c r="DB9" s="19"/>
       <c r="DC9" s="19"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
       <c r="DF9" s="19"/>
       <c r="DG9" s="19"/>
       <c r="DH9" s="19"/>
       <c r="DI9" s="19"/>
       <c r="DJ9" s="19"/>
       <c r="DK9" s="19"/>
       <c r="DL9" s="19"/>
     </row>
-    <row r="10" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
     </row>
-    <row r="12" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:116" s="20" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A12" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
@@ -13514,60 +13562,60 @@
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
       <c r="CT12" s="19"/>
       <c r="CU12" s="19"/>
       <c r="CV12" s="19"/>
       <c r="CW12" s="19"/>
       <c r="CX12" s="19"/>
       <c r="CY12" s="19"/>
       <c r="CZ12" s="19"/>
       <c r="DA12" s="19"/>
       <c r="DB12" s="19"/>
       <c r="DC12" s="19"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
       <c r="DF12" s="19"/>
       <c r="DG12" s="19"/>
       <c r="DH12" s="19"/>
       <c r="DI12" s="19"/>
       <c r="DJ12" s="19"/>
       <c r="DK12" s="19"/>
       <c r="DL12" s="19"/>
     </row>
-    <row r="13" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
     </row>
-    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
@@ -13643,78 +13691,78 @@
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
       <c r="CX14" s="19"/>
       <c r="CY14" s="19"/>
       <c r="CZ14" s="19"/>
       <c r="DA14" s="19"/>
       <c r="DB14" s="19"/>
       <c r="DC14" s="19"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
       <c r="DF14" s="19"/>
       <c r="DG14" s="19"/>
       <c r="DH14" s="19"/>
       <c r="DI14" s="19"/>
       <c r="DJ14" s="19"/>
       <c r="DK14" s="19"/>
       <c r="DL14" s="19"/>
     </row>
-    <row r="15" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
     </row>
-    <row r="16" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
     </row>
-    <row r="17" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="22" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
     </row>
-    <row r="18" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:116" s="20" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
@@ -13790,674 +13838,674 @@
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
       <c r="DF18" s="19"/>
       <c r="DG18" s="19"/>
       <c r="DH18" s="19"/>
       <c r="DI18" s="19"/>
       <c r="DJ18" s="19"/>
       <c r="DK18" s="19"/>
       <c r="DL18" s="19"/>
     </row>
-    <row r="19" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:116" s="19" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A19" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
     </row>
-    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="a/eHKTYSOWfG5lBQ69M0bVO6b4VL+6ZhQJma5CkEVAZE4SI4EpIoTC7TG/fdgMZ27bH2Pns2hS5KUhIh2uPD6A==" saltValue="rGA0/jnQQDMyCmIZcNnFOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4109E9B1-978D-44DE-87B9-C4DE1B6A27F5}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
-    <col min="2" max="2" width="23.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="24.140625" customWidth="1"/>
+    <col min="2" max="2" width="23.54296875" customWidth="1"/>
+    <col min="3" max="3" width="30.81640625" customWidth="1"/>
+    <col min="4" max="4" width="33.453125" customWidth="1"/>
+    <col min="5" max="5" width="35.1796875" customWidth="1"/>
+    <col min="6" max="6" width="19.453125" customWidth="1"/>
+    <col min="7" max="7" width="23.81640625" customWidth="1"/>
+    <col min="8" max="8" width="24.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>105</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>108</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>112</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="22" t="s">
         <v>122</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="22" t="s">
         <v>126</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="iYS63t+AfAkd3TfGr4Zx6qTuX6oKiULuNtirjMuEMOEyMJE4PYFEAQYvpW00bqPrr1+rtWOXgsv96c7Rn9pn/g==" saltValue="+Mp0FK8Qk0m2JGswVppJJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD99DED6-A6A4-4EDA-8A33-AD327F11438A}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="27.140625" customWidth="1"/>
+    <col min="1" max="1" width="27.453125" customWidth="1"/>
+    <col min="2" max="2" width="24.1796875" customWidth="1"/>
+    <col min="3" max="3" width="31.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.81640625" customWidth="1"/>
+    <col min="5" max="5" width="27.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="137" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="106"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
         <v>177</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>184</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>186</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>190</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
     </row>
-    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>193</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A24" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
     </row>
-    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B25" s="26"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gLB/Pz+OBuZ64eKPWP8OurdzZcnoSbTOKVAyttiZPfv6ePWA5nXL3EwrusQjBPD/PqFAOncZI6HPSKAIq8Ap0w==" saltValue="hqAarfGK149a9u8yIH9vHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
@@ -14757,51 +14805,51 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>Certificate of Achievement p.I</vt:lpstr>
       <vt:lpstr>Certificate of Achievement p.II</vt:lpstr>
       <vt:lpstr>Registration Training Portfolio</vt:lpstr>
       <vt:lpstr>Student Placement Only-RTP</vt:lpstr>
       <vt:lpstr>Andrology </vt:lpstr>
       <vt:lpstr>Blood Transfusion Practice</vt:lpstr>
       <vt:lpstr>Cellular Pathology</vt:lpstr>
       <vt:lpstr>Clinical Biochemistry</vt:lpstr>
       <vt:lpstr>Clinical Immunology</vt:lpstr>
       <vt:lpstr>Cervical Cytology</vt:lpstr>
       <vt:lpstr>Diagnostic Cytopathology</vt:lpstr>
       <vt:lpstr>Genomics and Molecular</vt:lpstr>
       <vt:lpstr>Haematology with Transfusion</vt:lpstr>
-      <vt:lpstr>H&amp;I V4</vt:lpstr>
+      <vt:lpstr>H&amp;I </vt:lpstr>
       <vt:lpstr>Medical Microbiology</vt:lpstr>
       <vt:lpstr>Point of Care Testing</vt:lpstr>
       <vt:lpstr>Virology</vt:lpstr>
       <vt:lpstr>Blood Sciences</vt:lpstr>
       <vt:lpstr>Cell Sciences</vt:lpstr>
       <vt:lpstr>Infection Sciences</vt:lpstr>
       <vt:lpstr>'Cellular Pathology'!_Hlk169160116</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ben Rimmer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 