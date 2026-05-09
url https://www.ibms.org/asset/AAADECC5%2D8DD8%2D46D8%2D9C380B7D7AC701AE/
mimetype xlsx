--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -24,60 +24,60 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Laboratory Approval\Editable Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60D1C10F-9CE5-416D-BB8F-967DFD201937}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{417ABE81-69EB-4A76-8FC6-5A92A8029C02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="398" activeTab="18" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="13" r:id="rId1"/>
     <sheet name="Certificate of Achievement p.I" sheetId="41" r:id="rId2"/>
     <sheet name="Certificate of Achievement p.II" sheetId="42" r:id="rId3"/>
     <sheet name="Registration Training Portfolio" sheetId="43" r:id="rId4"/>
     <sheet name="Student Placement Only-RTP" sheetId="44" r:id="rId5"/>
     <sheet name="Andrology " sheetId="45" r:id="rId6"/>
     <sheet name="Blood Transfusion Practice" sheetId="32" r:id="rId7"/>
     <sheet name="Cellular Pathology" sheetId="36" r:id="rId8"/>
     <sheet name="Clinical Biochemistry" sheetId="40" r:id="rId9"/>
     <sheet name="Clinical Immunology" sheetId="33" r:id="rId10"/>
     <sheet name="Cervical Cytology" sheetId="37" r:id="rId11"/>
     <sheet name="Diagnostic Cytopathology" sheetId="35" r:id="rId12"/>
     <sheet name="Genomics and Molecular" sheetId="31" r:id="rId13"/>
     <sheet name="Haematology with Transfusion" sheetId="34" r:id="rId14"/>
     <sheet name="H&amp;I V4" sheetId="49" r:id="rId15"/>
     <sheet name="Medical Microbiology" sheetId="39" r:id="rId16"/>
     <sheet name="Point of Care Testing" sheetId="50" r:id="rId17"/>
     <sheet name="Virology" sheetId="38" r:id="rId18"/>
     <sheet name="Blood Sciences" sheetId="46" r:id="rId19"/>
     <sheet name="Cell Sciences" sheetId="47" r:id="rId20"/>
     <sheet name="Infection Sciences" sheetId="48" r:id="rId21"/>
   </sheets>
   <definedNames>
@@ -2675,238 +2675,238 @@
     <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="20" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="21" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF3399"/>
       <color rgb="FFFF6600"/>
       <color rgb="FFFFCC99"/>
       <color rgb="FF8DE1CD"/>
       <color rgb="FFFAC566"/>
       <color rgb="FFF7A669"/>
       <color rgb="FFF59349"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF9EBFE6"/>
       <color rgb="FFFF5050"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -3216,329 +3216,329 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFEB0BB"/>
   </sheetPr>
   <dimension ref="A1:E22"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.109375" customWidth="1"/>
+    <col min="1" max="1" width="19.140625" customWidth="1"/>
+    <col min="2" max="2" width="60.140625" customWidth="1"/>
+    <col min="3" max="3" width="21.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="94" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="86"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="87" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="95" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="55"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="88"/>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="96"/>
       <c r="B4" s="54" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="55"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="89" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="97" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="14"/>
     </row>
-    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="90"/>
+    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="98"/>
       <c r="B6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="14"/>
       <c r="E6" s="3"/>
     </row>
-    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="87" t="s">
+    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="95" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>402</v>
       </c>
       <c r="C7" s="70"/>
       <c r="E7" s="3"/>
     </row>
-    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="91"/>
+    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="99"/>
       <c r="B8" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="66"/>
       <c r="E8" s="3"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="91"/>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="99"/>
       <c r="B9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="91"/>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="99"/>
       <c r="B10" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="58"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="91"/>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="99"/>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="16"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="91"/>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="99"/>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="17"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="91"/>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="99"/>
       <c r="B13" s="59" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="60"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="91"/>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="99"/>
       <c r="B14" s="61" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="61"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="91"/>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="99"/>
       <c r="B15" s="67" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="68"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="91"/>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="99"/>
       <c r="B16" s="82" t="s">
         <v>497</v>
       </c>
       <c r="C16" s="82"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A17" s="91"/>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="99"/>
       <c r="B17" s="62" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="63"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A18" s="91"/>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="99"/>
       <c r="B18" s="84" t="s">
         <v>499</v>
       </c>
       <c r="C18" s="85"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A19" s="91"/>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="99"/>
       <c r="B19" s="64" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="65"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A20" s="91"/>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="99"/>
       <c r="B20" s="75" t="s">
         <v>413</v>
       </c>
       <c r="C20" s="76"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A21" s="91"/>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="99"/>
       <c r="B21" s="79" t="s">
         <v>412</v>
       </c>
       <c r="C21" s="80"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A22" s="88"/>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="96"/>
       <c r="B22" s="77" t="s">
         <v>442</v>
       </c>
       <c r="C22" s="78"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="U5ZF8yEgxb5ETr2l73MhqKPsxbreY63qYyFqelRtSYFHRIrUecEk9ihxLU6i5vRjk0ioX3S/cACnB179xymn7Q==" saltValue="Gl0DMw6z9lUEIj1/rhF2UA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{425051F8-EA17-4A08-91CF-41621ABE67AF}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:DL19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.44140625" customWidth="1"/>
+    <col min="1" max="1" width="40.42578125" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
-    <col min="3" max="3" width="29.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="28.5546875" customWidth="1"/>
+    <col min="3" max="3" width="29.5703125" customWidth="1"/>
+    <col min="4" max="4" width="29.85546875" customWidth="1"/>
+    <col min="5" max="5" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116" s="19" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:116" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
@@ -3614,69 +3614,69 @@
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
       <c r="CT7" s="19"/>
       <c r="CU7" s="19"/>
       <c r="CV7" s="19"/>
       <c r="CW7" s="19"/>
       <c r="CX7" s="19"/>
       <c r="CY7" s="19"/>
       <c r="CZ7" s="19"/>
       <c r="DA7" s="19"/>
       <c r="DB7" s="19"/>
       <c r="DC7" s="19"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
       <c r="DF7" s="19"/>
       <c r="DG7" s="19"/>
       <c r="DH7" s="19"/>
       <c r="DI7" s="19"/>
       <c r="DJ7" s="19"/>
       <c r="DK7" s="19"/>
       <c r="DL7" s="19"/>
     </row>
-    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
@@ -3752,69 +3752,69 @@
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
       <c r="CT10" s="19"/>
       <c r="CU10" s="19"/>
       <c r="CV10" s="19"/>
       <c r="CW10" s="19"/>
       <c r="CX10" s="19"/>
       <c r="CY10" s="19"/>
       <c r="CZ10" s="19"/>
       <c r="DA10" s="19"/>
       <c r="DB10" s="19"/>
       <c r="DC10" s="19"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
       <c r="DF10" s="19"/>
       <c r="DG10" s="19"/>
       <c r="DH10" s="19"/>
       <c r="DI10" s="19"/>
       <c r="DJ10" s="19"/>
       <c r="DK10" s="19"/>
       <c r="DL10" s="19"/>
     </row>
-    <row r="11" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
@@ -3890,60 +3890,60 @@
       <c r="CO13" s="19"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
       <c r="CT13" s="19"/>
       <c r="CU13" s="19"/>
       <c r="CV13" s="19"/>
       <c r="CW13" s="19"/>
       <c r="CX13" s="19"/>
       <c r="CY13" s="19"/>
       <c r="CZ13" s="19"/>
       <c r="DA13" s="19"/>
       <c r="DB13" s="19"/>
       <c r="DC13" s="19"/>
       <c r="DD13" s="19"/>
       <c r="DE13" s="19"/>
       <c r="DF13" s="19"/>
       <c r="DG13" s="19"/>
       <c r="DH13" s="19"/>
       <c r="DI13" s="19"/>
       <c r="DJ13" s="19"/>
       <c r="DK13" s="19"/>
       <c r="DL13" s="19"/>
     </row>
-    <row r="14" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
@@ -4019,78 +4019,78 @@
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
       <c r="CT15" s="19"/>
       <c r="CU15" s="19"/>
       <c r="CV15" s="19"/>
       <c r="CW15" s="19"/>
       <c r="CX15" s="19"/>
       <c r="CY15" s="19"/>
       <c r="CZ15" s="19"/>
       <c r="DA15" s="19"/>
       <c r="DB15" s="19"/>
       <c r="DC15" s="19"/>
       <c r="DD15" s="19"/>
       <c r="DE15" s="19"/>
       <c r="DF15" s="19"/>
       <c r="DG15" s="19"/>
       <c r="DH15" s="19"/>
       <c r="DI15" s="19"/>
       <c r="DJ15" s="19"/>
       <c r="DK15" s="19"/>
       <c r="DL15" s="19"/>
     </row>
-    <row r="16" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
@@ -4188,526 +4188,526 @@
       <c r="DK19" s="19"/>
       <c r="DL19" s="19"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="SHgOV0SKWLZozImFlGKb8p00RTZsi/us3gGUvyu2eoehakUarPJSK5CDZqxzM5Hw6U/VqmPHly74dtLA8pjefA==" saltValue="sVoosgDmdFk0NGwcw+ap0g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E06C65-D514-4700-AA6D-F95AC74F068D}">
   <sheetPr>
     <tabColor rgb="FFF59349"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="48.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="39.44140625" customWidth="1"/>
+    <col min="1" max="1" width="48.42578125" customWidth="1"/>
+    <col min="2" max="2" width="25.85546875" customWidth="1"/>
+    <col min="3" max="3" width="32.5703125" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" customWidth="1"/>
+    <col min="5" max="5" width="39.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="133" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="141" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="134"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="142"/>
+      <c r="E3" s="143"/>
+    </row>
+    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
     </row>
-    <row r="5" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
     </row>
-    <row r="6" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
     </row>
-    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="28" t="s">
         <v>131</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
     </row>
-    <row r="8" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
     </row>
-    <row r="9" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>133</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
     </row>
-    <row r="10" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
     </row>
-    <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>135</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+lP00B/2UF5RkrzaHDgRI9WnkcvijhyzwlkKS+asb28ueUKOj9EPHM1bSKtJyNTu0RIZ84Vv4qZvaF4dCzBH4A==" saltValue="hkbLK58Hmt0y2IOOgeGZoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD388C02-E628-45F5-BD50-24275EF9BC5D}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="42.109375" customWidth="1"/>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" customWidth="1"/>
+    <col min="3" max="3" width="27.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.5703125" customWidth="1"/>
+    <col min="5" max="5" width="42.140625" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
     </row>
-    <row r="6" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
     </row>
-    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="38"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="pXpoN5KrwKxARYBhSR+thbJX893v4t40Ye88IHwsKlOZVR1SXMfKjD2GpStdz1OmYiDPzh1TMLtlT/IiA3GCTA==" saltValue="UTwcTy70/SugzT1hKg7wKw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF8DE1CD"/>
   </sheetPr>
   <dimension ref="A1:DL24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46" style="19" customWidth="1"/>
-    <col min="2" max="2" width="28.109375" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.88671875" style="19"/>
+    <col min="2" max="2" width="28.140625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="32.140625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="31.140625" style="19" customWidth="1"/>
+    <col min="6" max="16384" width="8.85546875" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:116" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:116" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:116" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:116" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...5 lines deleted...]
-      <c r="A4" s="136" t="s">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:116" s="146" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="144" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="137"/>
-[...115 lines deleted...]
-    <row r="5" spans="1:116" x14ac:dyDescent="0.3">
+      <c r="B4" s="145"/>
+      <c r="C4" s="145"/>
+      <c r="D4" s="145"/>
+      <c r="E4" s="145"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="145"/>
+      <c r="H4" s="145"/>
+      <c r="I4" s="145"/>
+      <c r="J4" s="145"/>
+      <c r="K4" s="145"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
+      <c r="P4" s="145"/>
+      <c r="Q4" s="145"/>
+      <c r="R4" s="145"/>
+      <c r="S4" s="145"/>
+      <c r="T4" s="145"/>
+      <c r="U4" s="145"/>
+      <c r="V4" s="145"/>
+      <c r="W4" s="145"/>
+      <c r="X4" s="145"/>
+      <c r="Y4" s="145"/>
+      <c r="Z4" s="145"/>
+      <c r="AA4" s="145"/>
+      <c r="AB4" s="145"/>
+      <c r="AC4" s="145"/>
+      <c r="AD4" s="145"/>
+      <c r="AE4" s="145"/>
+      <c r="AF4" s="145"/>
+      <c r="AG4" s="145"/>
+      <c r="AH4" s="145"/>
+      <c r="AI4" s="145"/>
+      <c r="AJ4" s="145"/>
+      <c r="AK4" s="145"/>
+      <c r="AL4" s="145"/>
+      <c r="AM4" s="145"/>
+      <c r="AN4" s="145"/>
+      <c r="AO4" s="145"/>
+      <c r="AP4" s="145"/>
+      <c r="AQ4" s="145"/>
+      <c r="AR4" s="145"/>
+      <c r="AS4" s="145"/>
+      <c r="AT4" s="145"/>
+      <c r="AU4" s="145"/>
+      <c r="AV4" s="145"/>
+      <c r="AW4" s="145"/>
+      <c r="AX4" s="145"/>
+      <c r="AY4" s="145"/>
+      <c r="AZ4" s="145"/>
+      <c r="BA4" s="145"/>
+      <c r="BB4" s="145"/>
+      <c r="BC4" s="145"/>
+      <c r="BD4" s="145"/>
+      <c r="BE4" s="145"/>
+      <c r="BF4" s="145"/>
+      <c r="BG4" s="145"/>
+      <c r="BH4" s="145"/>
+      <c r="BI4" s="145"/>
+      <c r="BJ4" s="145"/>
+      <c r="BK4" s="145"/>
+      <c r="BL4" s="145"/>
+      <c r="BM4" s="145"/>
+      <c r="BN4" s="145"/>
+      <c r="BO4" s="145"/>
+      <c r="BP4" s="145"/>
+      <c r="BQ4" s="145"/>
+      <c r="BR4" s="145"/>
+      <c r="BS4" s="145"/>
+      <c r="BT4" s="145"/>
+      <c r="BU4" s="145"/>
+      <c r="BV4" s="145"/>
+      <c r="BW4" s="145"/>
+      <c r="BX4" s="145"/>
+      <c r="BY4" s="145"/>
+      <c r="BZ4" s="145"/>
+      <c r="CA4" s="145"/>
+      <c r="CB4" s="145"/>
+      <c r="CC4" s="145"/>
+      <c r="CD4" s="145"/>
+      <c r="CE4" s="145"/>
+      <c r="CF4" s="145"/>
+      <c r="CG4" s="145"/>
+      <c r="CH4" s="145"/>
+      <c r="CI4" s="145"/>
+      <c r="CJ4" s="145"/>
+      <c r="CK4" s="145"/>
+      <c r="CL4" s="145"/>
+      <c r="CM4" s="145"/>
+      <c r="CN4" s="145"/>
+      <c r="CO4" s="145"/>
+      <c r="CP4" s="145"/>
+      <c r="CQ4" s="145"/>
+      <c r="CR4" s="145"/>
+      <c r="CS4" s="145"/>
+      <c r="CT4" s="145"/>
+      <c r="CU4" s="145"/>
+      <c r="CV4" s="145"/>
+      <c r="CW4" s="145"/>
+      <c r="CX4" s="145"/>
+      <c r="CY4" s="145"/>
+      <c r="CZ4" s="145"/>
+      <c r="DA4" s="145"/>
+      <c r="DB4" s="145"/>
+      <c r="DC4" s="145"/>
+      <c r="DD4" s="145"/>
+      <c r="DE4" s="145"/>
+      <c r="DF4" s="145"/>
+      <c r="DG4" s="145"/>
+      <c r="DH4" s="145"/>
+      <c r="DI4" s="145"/>
+      <c r="DJ4" s="145"/>
+      <c r="DK4" s="145"/>
+      <c r="DL4" s="145"/>
+    </row>
+    <row r="5" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
@@ -4783,69 +4783,69 @@
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
       <c r="CT7" s="19"/>
       <c r="CU7" s="19"/>
       <c r="CV7" s="19"/>
       <c r="CW7" s="19"/>
       <c r="CX7" s="19"/>
       <c r="CY7" s="19"/>
       <c r="CZ7" s="19"/>
       <c r="DA7" s="19"/>
       <c r="DB7" s="19"/>
       <c r="DC7" s="19"/>
       <c r="DD7" s="19"/>
       <c r="DE7" s="19"/>
       <c r="DF7" s="19"/>
       <c r="DG7" s="19"/>
       <c r="DH7" s="19"/>
       <c r="DI7" s="19"/>
       <c r="DJ7" s="19"/>
       <c r="DK7" s="19"/>
       <c r="DL7" s="19"/>
     </row>
-    <row r="8" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
@@ -4921,78 +4921,78 @@
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
       <c r="CT10" s="19"/>
       <c r="CU10" s="19"/>
       <c r="CV10" s="19"/>
       <c r="CW10" s="19"/>
       <c r="CX10" s="19"/>
       <c r="CY10" s="19"/>
       <c r="CZ10" s="19"/>
       <c r="DA10" s="19"/>
       <c r="DB10" s="19"/>
       <c r="DC10" s="19"/>
       <c r="DD10" s="19"/>
       <c r="DE10" s="19"/>
       <c r="DF10" s="19"/>
       <c r="DG10" s="19"/>
       <c r="DH10" s="19"/>
       <c r="DI10" s="19"/>
       <c r="DJ10" s="19"/>
       <c r="DK10" s="19"/>
       <c r="DL10" s="19"/>
     </row>
-    <row r="11" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="31"/>
     </row>
-    <row r="13" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
     </row>
-    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
@@ -5068,78 +5068,78 @@
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
       <c r="CX14" s="19"/>
       <c r="CY14" s="19"/>
       <c r="CZ14" s="19"/>
       <c r="DA14" s="19"/>
       <c r="DB14" s="19"/>
       <c r="DC14" s="19"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
       <c r="DF14" s="19"/>
       <c r="DG14" s="19"/>
       <c r="DH14" s="19"/>
       <c r="DI14" s="19"/>
       <c r="DJ14" s="19"/>
       <c r="DK14" s="19"/>
       <c r="DL14" s="19"/>
     </row>
-    <row r="15" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
     </row>
-    <row r="16" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
     </row>
-    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
@@ -5215,78 +5215,78 @@
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
       <c r="DF18" s="19"/>
       <c r="DG18" s="19"/>
       <c r="DH18" s="19"/>
       <c r="DI18" s="19"/>
       <c r="DJ18" s="19"/>
       <c r="DK18" s="19"/>
       <c r="DL18" s="19"/>
     </row>
-    <row r="19" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
     </row>
-    <row r="20" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
     </row>
-    <row r="21" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
     </row>
-    <row r="22" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
@@ -5362,263 +5362,263 @@
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
       <c r="DD22" s="19"/>
       <c r="DE22" s="19"/>
       <c r="DF22" s="19"/>
       <c r="DG22" s="19"/>
       <c r="DH22" s="19"/>
       <c r="DI22" s="19"/>
       <c r="DJ22" s="19"/>
       <c r="DK22" s="19"/>
       <c r="DL22" s="19"/>
     </row>
-    <row r="23" spans="1:116" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:116" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="33"/>
     </row>
-    <row r="24" spans="1:116" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ClldpHfDkj2wi2dmZ+NH6d1L4qSVt7Vdjf9QzDKDaOYuhFZ17HzHDOsxiRanVIVRoUjUBhRUN/o6/DAjYcF2rg==" saltValue="LDT7RoWisF0WdL4mhLaA1Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:XFD4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67FFA5D7-E04C-44B8-9410-1D51A2DD7C49}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.44140625" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" customWidth="1"/>
+    <col min="2" max="2" width="36.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.42578125" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
-    <col min="5" max="5" width="37.44140625" customWidth="1"/>
+    <col min="5" max="5" width="37.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="19" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>128</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
-    <row r="8" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
     </row>
-    <row r="10" spans="1:5" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
     </row>
-    <row r="12" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
     </row>
-    <row r="13" spans="1:5" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
     </row>
-    <row r="14" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
     </row>
-    <row r="15" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
     </row>
-    <row r="16" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="31"/>
     </row>
-    <row r="17" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
     </row>
-    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
@@ -5694,51 +5694,51 @@
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
       <c r="DF18" s="19"/>
       <c r="DG18" s="19"/>
       <c r="DH18" s="19"/>
       <c r="DI18" s="19"/>
       <c r="DJ18" s="19"/>
       <c r="DK18" s="19"/>
       <c r="DL18" s="19"/>
     </row>
-    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
@@ -5814,69 +5814,69 @@
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
       <c r="CT19" s="19"/>
       <c r="CU19" s="19"/>
       <c r="CV19" s="19"/>
       <c r="CW19" s="19"/>
       <c r="CX19" s="19"/>
       <c r="CY19" s="19"/>
       <c r="CZ19" s="19"/>
       <c r="DA19" s="19"/>
       <c r="DB19" s="19"/>
       <c r="DC19" s="19"/>
       <c r="DD19" s="19"/>
       <c r="DE19" s="19"/>
       <c r="DF19" s="19"/>
       <c r="DG19" s="19"/>
       <c r="DH19" s="19"/>
       <c r="DI19" s="19"/>
       <c r="DJ19" s="19"/>
       <c r="DK19" s="19"/>
       <c r="DL19" s="19"/>
     </row>
-    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
     </row>
-    <row r="21" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
     </row>
-    <row r="22" spans="1:116" s="20" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
@@ -5952,60 +5952,60 @@
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
       <c r="DD22" s="19"/>
       <c r="DE22" s="19"/>
       <c r="DF22" s="19"/>
       <c r="DG22" s="19"/>
       <c r="DH22" s="19"/>
       <c r="DI22" s="19"/>
       <c r="DJ22" s="19"/>
       <c r="DK22" s="19"/>
       <c r="DL22" s="19"/>
     </row>
-    <row r="23" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
     </row>
-    <row r="24" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="19"/>
       <c r="T24" s="19"/>
       <c r="U24" s="19"/>
       <c r="V24" s="19"/>
       <c r="W24" s="19"/>
@@ -6081,78 +6081,78 @@
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
       <c r="CT24" s="19"/>
       <c r="CU24" s="19"/>
       <c r="CV24" s="19"/>
       <c r="CW24" s="19"/>
       <c r="CX24" s="19"/>
       <c r="CY24" s="19"/>
       <c r="CZ24" s="19"/>
       <c r="DA24" s="19"/>
       <c r="DB24" s="19"/>
       <c r="DC24" s="19"/>
       <c r="DD24" s="19"/>
       <c r="DE24" s="19"/>
       <c r="DF24" s="19"/>
       <c r="DG24" s="19"/>
       <c r="DH24" s="19"/>
       <c r="DI24" s="19"/>
       <c r="DJ24" s="19"/>
       <c r="DK24" s="19"/>
       <c r="DL24" s="19"/>
     </row>
-    <row r="25" spans="1:116" s="19" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:116" s="19" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
     </row>
-    <row r="26" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
     </row>
-    <row r="27" spans="1:116" s="19" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:116" s="19" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
     </row>
-    <row r="28" spans="1:116" s="20" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
@@ -6228,6941 +6228,6941 @@
       <c r="CO28" s="19"/>
       <c r="CP28" s="19"/>
       <c r="CQ28" s="19"/>
       <c r="CR28" s="19"/>
       <c r="CS28" s="19"/>
       <c r="CT28" s="19"/>
       <c r="CU28" s="19"/>
       <c r="CV28" s="19"/>
       <c r="CW28" s="19"/>
       <c r="CX28" s="19"/>
       <c r="CY28" s="19"/>
       <c r="CZ28" s="19"/>
       <c r="DA28" s="19"/>
       <c r="DB28" s="19"/>
       <c r="DC28" s="19"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
       <c r="DF28" s="19"/>
       <c r="DG28" s="19"/>
       <c r="DH28" s="19"/>
       <c r="DI28" s="19"/>
       <c r="DJ28" s="19"/>
       <c r="DK28" s="19"/>
       <c r="DL28" s="19"/>
     </row>
-    <row r="29" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
     </row>
-    <row r="30" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="DGOOdxmbbvSXrhMdEQeaRigBC3ILG0L89MqvR+VxmnYOaUpYYJYhH7ZEL6ujXolFFr3VB7cz+qeuLWzJ8HA7nQ==" saltValue="rxcn6criEnsrxuf9VPCuRQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A772AA41-BA2F-4026-9D32-5019AE681931}">
   <sheetPr>
     <tabColor rgb="FFFF3399"/>
   </sheetPr>
   <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="44.5546875" customWidth="1"/>
+    <col min="1" max="1" width="37.85546875" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" customWidth="1"/>
+    <col min="3" max="3" width="27.85546875" customWidth="1"/>
+    <col min="4" max="4" width="31.85546875" customWidth="1"/>
+    <col min="5" max="5" width="44.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="139" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="147" t="s">
         <v>496</v>
       </c>
-      <c r="B1" s="139"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>444</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>445</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>446</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>447</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>448</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>450</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>451</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>452</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>454</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="126" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="122" t="s">
         <v>455</v>
       </c>
-      <c r="B14" s="127"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B14" s="123"/>
+      <c r="C14" s="123"/>
+      <c r="D14" s="123"/>
+      <c r="E14" s="124"/>
+    </row>
+    <row r="15" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>456</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>457</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>458</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>459</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="97" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="105" t="s">
         <v>460</v>
       </c>
-      <c r="B19" s="98"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B19" s="106"/>
+      <c r="C19" s="106"/>
+      <c r="D19" s="106"/>
+      <c r="E19" s="107"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>461</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>462</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>463</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>464</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>465</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
     </row>
-    <row r="25" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>466</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>467</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A27" s="97" t="s">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="105" t="s">
         <v>468</v>
       </c>
-      <c r="B27" s="98"/>
-[...4 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B27" s="106"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106"/>
+      <c r="E27" s="107"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>469</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>470</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>471</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>472</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>473</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>474</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>475</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A35" s="97" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="105" t="s">
         <v>476</v>
       </c>
-      <c r="B35" s="98"/>
-[...4 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B35" s="106"/>
+      <c r="C35" s="106"/>
+      <c r="D35" s="106"/>
+      <c r="E35" s="107"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>478</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>479</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>480</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>481</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>482</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A42" s="97" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="105" t="s">
         <v>483</v>
       </c>
-      <c r="B42" s="98"/>
-[...4 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B42" s="106"/>
+      <c r="C42" s="106"/>
+      <c r="D42" s="106"/>
+      <c r="E42" s="107"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>484</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
     </row>
-    <row r="44" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="81" t="s">
         <v>485</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
-    <row r="45" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>486</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
     </row>
-    <row r="46" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>487</v>
       </c>
       <c r="B46" s="13"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A47" s="97" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="105" t="s">
         <v>488</v>
       </c>
-      <c r="B47" s="98"/>
-[...4 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B47" s="106"/>
+      <c r="C47" s="106"/>
+      <c r="D47" s="106"/>
+      <c r="E47" s="107"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>489</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12"/>
       <c r="D48" s="12"/>
       <c r="E48" s="12"/>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>490</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>491</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>492</v>
       </c>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A52" s="97" t="s">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="105" t="s">
         <v>493</v>
       </c>
-      <c r="B52" s="98"/>
-[...4 lines deleted...]
-    <row r="53" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B52" s="106"/>
+      <c r="C52" s="106"/>
+      <c r="D52" s="106"/>
+      <c r="E52" s="107"/>
+    </row>
+    <row r="53" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>493</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A54" s="97" t="s">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="105" t="s">
         <v>494</v>
       </c>
-      <c r="B54" s="98"/>
-[...4 lines deleted...]
-    <row r="55" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B54" s="106"/>
+      <c r="C54" s="106"/>
+      <c r="D54" s="106"/>
+      <c r="E54" s="107"/>
+    </row>
+    <row r="55" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>495</v>
       </c>
       <c r="B55" s="13"/>
       <c r="C55" s="13"/>
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="F5m0GKJImWQlA24dL9q5U/WgMRpyIz8tFLyAuazkOXRiYJ47PhftIUQo1JW05RjIUh/Ut59JcbqEH2K0uhLJOg==" saltValue="zfn4w5n8xFSx/kS3uUc4TQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="rJUS72f/rJUkU7cDizuiR7quGkpvx04M06eitkk+o7+xtbdrzRC/VI2iY5dFMjz6Ri5kz51fRLEoBWd47TJjXw==" saltValue="adhuz/sLoDTNN19eKk1I0g==" spinCount="100000" sqref="A55" name="Range9"/>
     <protectedRange algorithmName="SHA-512" hashValue="epQzcKT7xr2mrfBSW6TsKKQ/pfnfo0PPWJj2BybqQJlM4kDaHBekzEdmfTYRcIzV6uGwlThBilSOSX7hVGPqog==" saltValue="meAZ3WqRfWVMHHYk1eUu6Q==" spinCount="100000" sqref="A53" name="Range8"/>
     <protectedRange algorithmName="SHA-512" hashValue="hdA8y/S9QdAbQ+zj4Qp94Q5dd7LYqpKEVuPwzmzOfIaAX8rvBILg0zd8SIK2oVoPPLTbr1qsiEoiBoFc5tutMA==" saltValue="ToyjR4nWbSSPjPfL/hlSUA==" spinCount="100000" sqref="A48:A51" name="Range7"/>
     <protectedRange algorithmName="SHA-512" hashValue="WjkgwCORDoiAn9IafnsbtFAE1BU6qhnSKTpznPxekkVChCQQtIhBY7j6PbiNsNQ61ASqN/qjt97J9swcPNkhDw==" saltValue="CHTcK66hChjUwP94SWSMwA==" spinCount="100000" sqref="A43:A46" name="Range6"/>
     <protectedRange algorithmName="SHA-512" hashValue="W/mwD/lxzlj/iowdu/hOmKRqAlHgYKPFL4spm3DArF4rZmoBsH65fHcijOXFu28o/qQQLSiPHQp4XX8hwOaEZg==" saltValue="HGY4rEwhLyxaTq+DUuFYzQ==" spinCount="100000" sqref="A36:A41" name="Range5"/>
     <protectedRange algorithmName="SHA-512" hashValue="WSBK/ySojZ6utKC1VpSaU5yzAHap4v7UZtERTEx/S2Lu4s65NS5+dO0cILKEoZhZFoH2o+WUWyxHi8Kt8JEDdQ==" saltValue="D5NYwnn5Ocx7nabfATZ1pw==" spinCount="100000" sqref="A28:A34" name="Range4"/>
     <protectedRange algorithmName="SHA-512" hashValue="BlQBB6H6rW1k2L5E7HX5FkZr1m2MM6MZ4VsXpQQSP7+3kGct4nNLJ8ixGmzAjiSvTIxeOzl7cmiS64iuqVtN9w==" saltValue="GkTCcxvbqHOtlBxnDhf3fg==" spinCount="100000" sqref="A20:A26" name="Range3"/>
     <protectedRange algorithmName="SHA-512" hashValue="jg8OquNvXlX3EswsBF8NI0Ot0oxaVQjgxtkR0rUicgzW0zOhCFJ4DupowlmGcfqZda49faVi53ZZwMxm885ntw==" saltValue="gkaQrpsZC66OuwVtVwnNng==" spinCount="100000" sqref="A15:A18" name="Range2"/>
     <protectedRange algorithmName="SHA-512" hashValue="LndUAw2W1b1JQjGqSR/d3F+/9XC04F7Mvtm1LXU4Relzc9RlJCgbBdg/SdDUSd1xJiOdgA/U+f6L4UBNTzqnbA==" saltValue="z+44HJDr0LjmYSdF3GyC1Q==" spinCount="100000" sqref="A4:A13" name="Range1"/>
   </protectedRanges>
   <mergeCells count="10">
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A35:E35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39BD325D-7F19-4A17-9C9A-1BA6464C88F9}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="48.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.109375" customWidth="1"/>
+    <col min="1" max="1" width="48.140625" customWidth="1"/>
+    <col min="2" max="2" width="35.85546875" customWidth="1"/>
+    <col min="3" max="3" width="26.140625" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
-    <col min="5" max="5" width="24.109375" customWidth="1"/>
+    <col min="5" max="5" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>159</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>163</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>165</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>168</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="43" t="s">
         <v>169</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
     </row>
-    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="42" t="s">
         <v>170</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
     </row>
-    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="43" t="s">
         <v>171</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
     </row>
-    <row r="24" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="42" t="s">
         <v>172</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
     </row>
-    <row r="25" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
     </row>
-    <row r="26" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="42" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
     </row>
-    <row r="27" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="43" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EPkEjLPEWwd721HdjIAnTI+0Rwshef0aLMCsFY0r2KdJTVaSvqWUBphu0dAXT5fpRifjd67Ewhg3KsBKUbB1tA==" saltValue="EiQgNlCebK1vQFZRzFwRIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20E8567A-F1F5-46E2-87B5-52D7B8DF3D86}">
   <sheetPr>
     <tabColor theme="8" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10:E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="51.6640625" customWidth="1"/>
+    <col min="1" max="1" width="37.85546875" customWidth="1"/>
+    <col min="2" max="2" width="31.42578125" customWidth="1"/>
+    <col min="3" max="3" width="35.42578125" customWidth="1"/>
+    <col min="4" max="4" width="33.140625" customWidth="1"/>
+    <col min="5" max="5" width="51.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>499</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="83" t="s">
         <v>506</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>500</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>501</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>502</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
     </row>
-    <row r="8" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>503</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>504</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
     </row>
-    <row r="10" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>505</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="v1UNMOGozzqS1+PR4mFFKx4F1kFsI3Sg4dDt0IeSIzmTqYG82JNJZxHSr3TjbrRqrwlihO4YowGrg4Id5WSDhg==" saltValue="oLWvit1lcMKCFcWtPxaRtg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{719B5318-FA2D-4336-80EF-1FFDBB2B4E5C}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="48.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.109375" customWidth="1"/>
+    <col min="1" max="1" width="48.140625" customWidth="1"/>
+    <col min="2" max="2" width="35.85546875" customWidth="1"/>
+    <col min="3" max="3" width="26.140625" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
-    <col min="5" max="5" width="24.109375" customWidth="1"/>
+    <col min="5" max="5" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>140</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>142</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>143</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>144</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>146</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>148</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>150</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>152</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9NhP8o78pRsl+IREZJjj3g9hHnBQKnGRxPDMvc30hXDD7HiMuSXwcK4OtA3kot5VAabVidZRB9vsrObss0U0bA==" saltValue="TyawglR2Y/j2d+YGezNzIg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9F0A828-B4C5-4990-9B66-27462BC141F7}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E63"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A38" sqref="A38:B38"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.88671875" style="71" customWidth="1"/>
+    <col min="1" max="1" width="39.85546875" style="71" customWidth="1"/>
     <col min="2" max="2" width="27" style="71" customWidth="1"/>
-    <col min="3" max="4" width="28.109375" style="71" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="71"/>
+    <col min="3" max="4" width="28.140625" style="71" customWidth="1"/>
+    <col min="5" max="5" width="52.85546875" style="71" customWidth="1"/>
+    <col min="6" max="6" width="19.42578125" style="71" customWidth="1"/>
+    <col min="7" max="7" width="19.85546875" style="71" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="88" t="s">
         <v>413</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="141" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="142"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="91"/>
+    </row>
+    <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>177</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>186</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>184</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>192</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>187</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>190</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>193</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="39" t="s">
         <v>195</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>408</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>409</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
     </row>
-    <row r="35" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
-    <row r="36" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
     </row>
-    <row r="38" spans="1:5" s="145" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="146" t="s">
+    <row r="38" spans="1:5" s="87" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="92" t="s">
         <v>517</v>
       </c>
-      <c r="B38" s="147"/>
-[...4 lines deleted...]
-    <row r="39" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="93"/>
+      <c r="C38" s="86"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+    </row>
+    <row r="39" spans="1:5" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="28" t="s">
         <v>507</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
     </row>
-    <row r="40" spans="1:5" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>508</v>
       </c>
       <c r="B40" s="35"/>
       <c r="C40" s="35"/>
       <c r="D40" s="35"/>
       <c r="E40" s="35"/>
     </row>
-    <row r="41" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
         <v>509</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
     </row>
-    <row r="42" spans="1:5" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>510</v>
       </c>
       <c r="B42" s="35"/>
       <c r="C42" s="35"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
     </row>
-    <row r="43" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28" t="s">
         <v>511</v>
       </c>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
     </row>
-    <row r="44" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>512</v>
       </c>
       <c r="B44" s="35"/>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
     </row>
-    <row r="45" spans="1:5" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
         <v>513</v>
       </c>
       <c r="B45" s="36"/>
       <c r="C45" s="36"/>
       <c r="D45" s="36"/>
       <c r="E45" s="36"/>
     </row>
-    <row r="46" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>514</v>
       </c>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
     </row>
-    <row r="47" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
         <v>515</v>
       </c>
       <c r="B47" s="36"/>
       <c r="C47" s="36"/>
       <c r="D47" s="36"/>
       <c r="E47" s="36"/>
     </row>
-    <row r="48" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>516</v>
       </c>
       <c r="B48" s="35"/>
       <c r="C48" s="35"/>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
     </row>
-    <row r="49" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="36"/>
       <c r="C49" s="36"/>
       <c r="D49" s="36"/>
       <c r="E49" s="36"/>
     </row>
-    <row r="50" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="43" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
     </row>
-    <row r="51" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="36"/>
       <c r="C51" s="36"/>
       <c r="D51" s="36"/>
       <c r="E51" s="36"/>
     </row>
-    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="43" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="35"/>
       <c r="C52" s="35"/>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
     </row>
-    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="36"/>
       <c r="C53" s="36"/>
       <c r="D53" s="36"/>
       <c r="E53" s="36"/>
     </row>
-    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="43" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="35"/>
       <c r="C54" s="35"/>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
     </row>
-    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="36"/>
       <c r="C55" s="36"/>
       <c r="D55" s="36"/>
       <c r="E55" s="36"/>
     </row>
-    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="43" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
     </row>
-    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="36"/>
       <c r="C57" s="36"/>
       <c r="D57" s="36"/>
       <c r="E57" s="36"/>
     </row>
-    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="43" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="35"/>
       <c r="C58" s="35"/>
       <c r="D58" s="35"/>
       <c r="E58" s="35"/>
     </row>
-    <row r="59" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="36"/>
       <c r="C59" s="36"/>
       <c r="D59" s="36"/>
       <c r="E59" s="36"/>
     </row>
-    <row r="60" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="43" t="s">
         <v>411</v>
       </c>
       <c r="B60" s="35"/>
       <c r="C60" s="35"/>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
     </row>
-    <row r="61" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="42" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="36"/>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
     </row>
-    <row r="62" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="35"/>
       <c r="C62" s="35"/>
       <c r="D62" s="35"/>
       <c r="E62" s="35"/>
     </row>
-    <row r="63" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B63" s="36"/>
       <c r="C63" s="36"/>
       <c r="D63" s="36"/>
       <c r="E63" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A38:B38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6043775-8E0D-4980-8F7C-40D6039E25D0}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.88671875" customWidth="1"/>
+    <col min="1" max="1" width="43.140625" customWidth="1"/>
+    <col min="2" max="2" width="30.42578125" customWidth="1"/>
+    <col min="3" max="3" width="30.140625" customWidth="1"/>
+    <col min="4" max="4" width="28.85546875" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="93" t="s">
+    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="101" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="94"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="102"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="46" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="95" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="103" t="s">
         <v>199</v>
       </c>
-      <c r="B3" s="95"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="47" t="s">
         <v>201</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="47" t="s">
         <v>203</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="96" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="104" t="s">
         <v>205</v>
       </c>
-      <c r="B9" s="96"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B9" s="104"/>
+      <c r="C9" s="104"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="104"/>
+    </row>
+    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="47" t="s">
         <v>206</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
     </row>
-    <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="96" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="104" t="s">
         <v>210</v>
       </c>
-      <c r="B14" s="96"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B14" s="104"/>
+      <c r="C14" s="104"/>
+      <c r="D14" s="104"/>
+      <c r="E14" s="104"/>
+    </row>
+    <row r="15" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
     </row>
-    <row r="16" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
     </row>
-    <row r="17" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="96" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="104" t="s">
         <v>214</v>
       </c>
-      <c r="B18" s="96"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B18" s="104"/>
+      <c r="C18" s="104"/>
+      <c r="D18" s="104"/>
+      <c r="E18" s="104"/>
+    </row>
+    <row r="19" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>216</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
     </row>
-    <row r="21" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>218</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>220</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="92" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="100" t="s">
         <v>221</v>
       </c>
-      <c r="B25" s="92"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B25" s="100"/>
+      <c r="C25" s="100"/>
+      <c r="D25" s="100"/>
+      <c r="E25" s="100"/>
+    </row>
+    <row r="26" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
     </row>
-    <row r="27" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>223</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="0K/mJO5ycTtq2tzsQ5ZJ7sn+BknE9sdAR68PcIvzTPBvvWn9MzrcGBwpfFisrKMCgc5VAMR7s7O7aWfg6pbjAw==" saltValue="pa/X1TRX6VR0741SzLPY2g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A18:E18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{486A3B0A-8BE6-4D94-BB3C-C8B6BA799FEA}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
-    <col min="2" max="2" width="26.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="67.88671875" customWidth="1"/>
+    <col min="2" max="2" width="26.140625" customWidth="1"/>
+    <col min="3" max="3" width="32.5703125" customWidth="1"/>
+    <col min="4" max="4" width="29.85546875" customWidth="1"/>
+    <col min="5" max="5" width="67.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="88" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="141" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="142"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="91"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>414</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>415</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>109</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>416</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>115</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>417</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="39" t="s">
         <v>418</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="22" t="s">
         <v>122</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>126</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
     </row>
-    <row r="35" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
-    <row r="36" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
         <v>131</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
     </row>
-    <row r="37" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
     </row>
-    <row r="38" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
         <v>133</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
     </row>
-    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
     </row>
-    <row r="40" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
         <v>135</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
     </row>
-    <row r="42" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
         <v>421</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
     </row>
-    <row r="43" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="35"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
     </row>
-    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
     </row>
-    <row r="45" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
     </row>
-    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
         <v>422</v>
       </c>
       <c r="B46" s="36"/>
       <c r="C46" s="36"/>
       <c r="D46" s="36"/>
       <c r="E46" s="36"/>
     </row>
-    <row r="47" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="D40pmmbd4J+VGstdX6zx1r8186TNkwgi9dN0U5As+uRpVVRuENNb4GdzQ82LnPY9gGrfVVklxtsvehnWcnRsgg==" saltValue="PSotTlhGRafC8DkqPPi4KQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81B9C3EB-D66A-4E28-B91B-E8C48F415F0A}">
   <sheetPr>
     <tabColor rgb="FF8DE1CD"/>
   </sheetPr>
   <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.109375" customWidth="1"/>
-    <col min="2" max="2" width="32.88671875" customWidth="1"/>
+    <col min="1" max="1" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
-    <col min="4" max="4" width="35.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="23.5546875" customWidth="1"/>
+    <col min="4" max="4" width="35.85546875" customWidth="1"/>
+    <col min="5" max="5" width="66.85546875" customWidth="1"/>
+    <col min="6" max="6" width="23.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="88" t="s">
         <v>442</v>
       </c>
-      <c r="B1" s="140"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="141" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="142"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="91"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
     </row>
-    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>411</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="39" t="s">
         <v>142</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>423</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>424</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="22" t="s">
         <v>425</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>426</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>427</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>428</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>429</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>430</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>431</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
     </row>
-    <row r="35" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
     </row>
-    <row r="36" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
         <v>433</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
     </row>
-    <row r="37" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
     </row>
-    <row r="38" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
         <v>435</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
     </row>
-    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
     </row>
-    <row r="40" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
         <v>437</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
     </row>
-    <row r="41" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
     </row>
-    <row r="42" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
         <v>439</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
     </row>
-    <row r="43" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="35"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
     </row>
-    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
         <v>148</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
     </row>
-    <row r="45" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
     </row>
-    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
         <v>151</v>
       </c>
       <c r="B46" s="36"/>
       <c r="C46" s="36"/>
       <c r="D46" s="36"/>
       <c r="E46" s="36"/>
     </row>
-    <row r="47" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
     </row>
-    <row r="48" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="74" t="s">
         <v>140</v>
       </c>
       <c r="B48" s="73"/>
       <c r="C48" s="73"/>
       <c r="D48" s="73"/>
       <c r="E48" s="73"/>
     </row>
-    <row r="49" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B49" s="43"/>
       <c r="C49" s="43"/>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
     </row>
-    <row r="50" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>141</v>
       </c>
       <c r="B50" s="42"/>
       <c r="C50" s="42"/>
       <c r="D50" s="42"/>
       <c r="E50" s="42"/>
     </row>
-    <row r="51" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B51" s="43"/>
       <c r="C51" s="43"/>
       <c r="D51" s="43"/>
       <c r="E51" s="43"/>
     </row>
-    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
         <v>144</v>
       </c>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="42"/>
     </row>
-    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B53" s="43"/>
       <c r="C53" s="43"/>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
     </row>
-    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="28" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="42"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="42"/>
     </row>
-    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B55" s="43"/>
       <c r="C55" s="43"/>
       <c r="D55" s="43"/>
       <c r="E55" s="43"/>
     </row>
-    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="28" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="42"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="42"/>
     </row>
-    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="43"/>
       <c r="D57" s="43"/>
       <c r="E57" s="43"/>
     </row>
-    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="28" t="s">
         <v>441</v>
       </c>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="42"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fxmpdoncIh7YZgiGIzPjAw3Q/C4P9jibO6A05gsB5NwL+bZuNptGDk47TQi3C6IZjAlWpHbRcMCSfaPwJZ6taA==" saltValue="lECbnXwgo7l89MkoRuKUwg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="B4:E58" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
   </protectedRanges>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF0978F3-424E-4D29-B335-AC8E1B289F7B}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.88671875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="25.88671875" customWidth="1"/>
+    <col min="1" max="1" width="35.85546875" customWidth="1"/>
+    <col min="2" max="2" width="24.140625" customWidth="1"/>
+    <col min="3" max="3" width="23.85546875" customWidth="1"/>
+    <col min="4" max="4" width="24.140625" customWidth="1"/>
+    <col min="5" max="5" width="27.85546875" customWidth="1"/>
+    <col min="6" max="6" width="25.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="100" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="108" t="s">
         <v>224</v>
       </c>
-      <c r="B1" s="100"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="109"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="48" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>199</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
     </row>
-    <row r="6" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>225</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>226</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="97" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="105" t="s">
         <v>205</v>
       </c>
-      <c r="B10" s="98"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B10" s="106"/>
+      <c r="C10" s="106"/>
+      <c r="D10" s="106"/>
+      <c r="E10" s="107"/>
+    </row>
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>229</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="97" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="105" t="s">
         <v>210</v>
       </c>
-      <c r="B14" s="98"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B14" s="106"/>
+      <c r="C14" s="106"/>
+      <c r="D14" s="106"/>
+      <c r="E14" s="107"/>
+    </row>
+    <row r="15" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>230</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
     </row>
-    <row r="16" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
     </row>
-    <row r="17" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>232</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
     </row>
-    <row r="18" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>233</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="97" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="105" t="s">
         <v>214</v>
       </c>
-      <c r="B19" s="98"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B19" s="106"/>
+      <c r="C19" s="106"/>
+      <c r="D19" s="106"/>
+      <c r="E19" s="107"/>
+    </row>
+    <row r="20" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
     </row>
-    <row r="21" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>216</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>234</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
     </row>
-    <row r="25" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>235</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A26" s="97" t="s">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="105" t="s">
         <v>221</v>
       </c>
-      <c r="B26" s="98"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B26" s="106"/>
+      <c r="C26" s="106"/>
+      <c r="D26" s="106"/>
+      <c r="E26" s="107"/>
+    </row>
+    <row r="27" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>236</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
     </row>
-    <row r="28" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>223</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
     </row>
-    <row r="29" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
     </row>
-    <row r="30" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
     </row>
-    <row r="31" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
     </row>
-    <row r="32" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Z58A3TUE7s+FDkjAzyXfJj9gGZ0LD3hUP0a9FPGic3qpjRojIEAQtPF0IVeXS646/66aaX69X5grHo2NH9O5WA==" saltValue="32PsWWwN3L81A7+txJUTrw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A19:E19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3080642A-0A78-48F2-A484-1CBE856300C7}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:E163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="26.109375" customWidth="1"/>
+    <col min="1" max="1" width="37.85546875" customWidth="1"/>
+    <col min="2" max="2" width="30.140625" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" customWidth="1"/>
+    <col min="4" max="4" width="25.5703125" customWidth="1"/>
+    <col min="5" max="5" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="105" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="128" t="s">
         <v>241</v>
       </c>
-      <c r="B1" s="106"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="130"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A3" s="108" t="s">
+    <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="131" t="s">
         <v>242</v>
       </c>
-      <c r="B3" s="109"/>
-[...5 lines deleted...]
-      <c r="A4" s="111" t="s">
+      <c r="B3" s="132"/>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="133"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="134" t="s">
         <v>243</v>
       </c>
-      <c r="B4" s="112"/>
-[...5 lines deleted...]
-      <c r="A5" s="114" t="s">
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="119" t="s">
         <v>244</v>
       </c>
-      <c r="B5" s="115"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B5" s="120"/>
+      <c r="C5" s="120"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="121"/>
+    </row>
+    <row r="6" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="49"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="41" t="s">
         <v>246</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="50" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="51"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A9" s="41" t="s">
         <v>248</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A10" s="50" t="s">
         <v>249</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="52" t="s">
         <v>250</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="117" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="137" t="s">
         <v>251</v>
       </c>
-      <c r="B11" s="118"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B11" s="138"/>
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="139"/>
+    </row>
+    <row r="12" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="41" t="s">
         <v>252</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A13" s="50" t="s">
         <v>253</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="41" t="s">
         <v>254</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
     </row>
-    <row r="15" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="50" t="s">
         <v>255</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
         <v>256</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A17" s="50" t="s">
         <v>257</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="5" t="s">
         <v>250</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A18" s="41" t="s">
         <v>258</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="120" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="110" t="s">
         <v>259</v>
       </c>
-      <c r="B19" s="121"/>
-[...5 lines deleted...]
-      <c r="A20" s="97" t="s">
+      <c r="B19" s="111"/>
+      <c r="C19" s="111"/>
+      <c r="D19" s="111"/>
+      <c r="E19" s="112"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="B20" s="98"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B20" s="106"/>
+      <c r="C20" s="106"/>
+      <c r="D20" s="106"/>
+      <c r="E20" s="107"/>
+    </row>
+    <row r="21" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>262</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A24" s="97" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="105" t="s">
         <v>265</v>
       </c>
-      <c r="B24" s="98"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B24" s="106"/>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+    </row>
+    <row r="25" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="53"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
     </row>
-    <row r="27" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="53"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
     </row>
-    <row r="29" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>270</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="5" t="s">
         <v>263</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
     </row>
-    <row r="31" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>272</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>273</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
     </row>
-    <row r="33" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" ht="135" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A35" s="120" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="110" t="s">
         <v>276</v>
       </c>
-      <c r="B35" s="121"/>
-[...5 lines deleted...]
-      <c r="A36" s="97" t="s">
+      <c r="B35" s="111"/>
+      <c r="C35" s="111"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="112"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B36" s="98"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B36" s="106"/>
+      <c r="C36" s="106"/>
+      <c r="D36" s="106"/>
+      <c r="E36" s="107"/>
+    </row>
+    <row r="37" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
     </row>
-    <row r="38" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>278</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
     </row>
-    <row r="39" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
     </row>
-    <row r="40" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A41" s="97" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="B41" s="98"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B41" s="106"/>
+      <c r="C41" s="106"/>
+      <c r="D41" s="106"/>
+      <c r="E41" s="107"/>
+    </row>
+    <row r="42" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
         <v>283</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
-    <row r="43" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
     </row>
-    <row r="44" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
         <v>285</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
-    <row r="45" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
     </row>
-    <row r="46" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B46" s="13"/>
       <c r="C46" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A47" s="102" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="113" t="s">
         <v>288</v>
       </c>
-      <c r="B47" s="103"/>
-[...5 lines deleted...]
-      <c r="A48" s="97" t="s">
+      <c r="B47" s="114"/>
+      <c r="C47" s="114"/>
+      <c r="D47" s="114"/>
+      <c r="E47" s="115"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B48" s="98"/>
-[...4 lines deleted...]
-    <row r="49" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B48" s="106"/>
+      <c r="C48" s="106"/>
+      <c r="D48" s="106"/>
+      <c r="E48" s="107"/>
+    </row>
+    <row r="49" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>289</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
     </row>
-    <row r="50" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
     </row>
-    <row r="52" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>293</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A53" s="97" t="s">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="B53" s="98"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B53" s="106"/>
+      <c r="C53" s="106"/>
+      <c r="D53" s="106"/>
+      <c r="E53" s="107"/>
+    </row>
+    <row r="54" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="13"/>
       <c r="C54" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
     </row>
-    <row r="55" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
-    <row r="56" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B56" s="13"/>
       <c r="C56" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
     </row>
-    <row r="57" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
     </row>
-    <row r="58" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
     </row>
-    <row r="59" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="5" t="s">
         <v>290</v>
       </c>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
     </row>
-    <row r="60" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>301</v>
       </c>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
     </row>
-    <row r="61" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A62" s="123" t="s">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="116" t="s">
         <v>303</v>
       </c>
-      <c r="B62" s="124"/>
-[...5 lines deleted...]
-      <c r="A63" s="114" t="s">
+      <c r="B62" s="117"/>
+      <c r="C62" s="117"/>
+      <c r="D62" s="117"/>
+      <c r="E62" s="118"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="119" t="s">
         <v>244</v>
       </c>
-      <c r="B63" s="115"/>
-[...4 lines deleted...]
-    <row r="64" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="B63" s="120"/>
+      <c r="C63" s="120"/>
+      <c r="D63" s="120"/>
+      <c r="E63" s="121"/>
+    </row>
+    <row r="64" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>304</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
-    <row r="65" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>305</v>
       </c>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
     </row>
-    <row r="66" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
-    <row r="67" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6" t="s">
         <v>307</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
-    <row r="68" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="12"/>
     </row>
-    <row r="69" spans="1:5" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
     </row>
-    <row r="70" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A71" s="126" t="s">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="122" t="s">
         <v>312</v>
       </c>
-      <c r="B71" s="127"/>
-[...4 lines deleted...]
-    <row r="72" spans="1:5" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="B71" s="123"/>
+      <c r="C71" s="123"/>
+      <c r="D71" s="123"/>
+      <c r="E71" s="124"/>
+    </row>
+    <row r="72" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
     </row>
-    <row r="73" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
     </row>
-    <row r="74" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
     </row>
-    <row r="75" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
     </row>
-    <row r="76" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
     </row>
-    <row r="77" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
     </row>
-    <row r="78" spans="1:5" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
     </row>
-    <row r="79" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
     </row>
-    <row r="80" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>321</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
     </row>
-    <row r="81" spans="1:5" ht="18" x14ac:dyDescent="0.3">
-      <c r="A81" s="129" t="s">
+    <row r="81" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A81" s="125" t="s">
         <v>322</v>
       </c>
-      <c r="B81" s="130"/>
-[...5 lines deleted...]
-      <c r="A82" s="120" t="s">
+      <c r="B81" s="126"/>
+      <c r="C81" s="126"/>
+      <c r="D81" s="126"/>
+      <c r="E81" s="127"/>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="110" t="s">
         <v>323</v>
       </c>
-      <c r="B82" s="121"/>
-[...5 lines deleted...]
-      <c r="A83" s="97" t="s">
+      <c r="B82" s="111"/>
+      <c r="C82" s="111"/>
+      <c r="D82" s="111"/>
+      <c r="E82" s="112"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B83" s="98"/>
-[...4 lines deleted...]
-    <row r="84" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="B83" s="106"/>
+      <c r="C83" s="106"/>
+      <c r="D83" s="106"/>
+      <c r="E83" s="107"/>
+    </row>
+    <row r="84" spans="1:5" ht="135" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>324</v>
       </c>
       <c r="B84" s="18"/>
       <c r="C84" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D84" s="18"/>
       <c r="E84" s="18"/>
     </row>
-    <row r="85" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A86" s="114" t="s">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="119" t="s">
         <v>265</v>
       </c>
-      <c r="B86" s="115"/>
-[...4 lines deleted...]
-    <row r="87" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B86" s="120"/>
+      <c r="C86" s="120"/>
+      <c r="D86" s="120"/>
+      <c r="E86" s="121"/>
+    </row>
+    <row r="87" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>327</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
     </row>
-    <row r="88" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:5" ht="135" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B88" s="13"/>
       <c r="C88" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A89" s="102" t="s">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="113" t="s">
         <v>329</v>
       </c>
-      <c r="B89" s="103"/>
-[...5 lines deleted...]
-      <c r="A90" s="97" t="s">
+      <c r="B89" s="114"/>
+      <c r="C89" s="114"/>
+      <c r="D89" s="114"/>
+      <c r="E89" s="115"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B90" s="98"/>
-[...4 lines deleted...]
-    <row r="91" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B90" s="106"/>
+      <c r="C90" s="106"/>
+      <c r="D90" s="106"/>
+      <c r="E90" s="107"/>
+    </row>
+    <row r="91" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
     </row>
-    <row r="92" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
     </row>
-    <row r="93" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B93" s="12"/>
       <c r="C93" s="12"/>
       <c r="D93" s="12"/>
       <c r="E93" s="12"/>
     </row>
-    <row r="94" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>333</v>
       </c>
       <c r="B94" s="13"/>
       <c r="C94" s="13"/>
       <c r="D94" s="13"/>
       <c r="E94" s="13"/>
     </row>
-    <row r="95" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="12"/>
     </row>
-    <row r="96" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A96" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
     </row>
-    <row r="97" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12"/>
       <c r="D97" s="12"/>
       <c r="E97" s="12"/>
     </row>
-    <row r="98" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>337</v>
       </c>
       <c r="B98" s="13"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A99" s="97" t="s">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="B99" s="98"/>
-[...4 lines deleted...]
-    <row r="100" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B99" s="106"/>
+      <c r="C99" s="106"/>
+      <c r="D99" s="106"/>
+      <c r="E99" s="107"/>
+    </row>
+    <row r="100" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="12"/>
       <c r="D100" s="12"/>
       <c r="E100" s="12"/>
     </row>
-    <row r="101" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
     </row>
-    <row r="102" spans="1:5" ht="144" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:5" ht="165" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="5" t="s">
         <v>341</v>
       </c>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
     </row>
-    <row r="103" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B103" s="13"/>
       <c r="C103" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D103" s="13"/>
       <c r="E103" s="13"/>
     </row>
-    <row r="104" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A104" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="5" t="s">
         <v>343</v>
       </c>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
     </row>
-    <row r="105" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>345</v>
       </c>
       <c r="B105" s="13"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
     </row>
-    <row r="106" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B106" s="12"/>
       <c r="C106" s="12"/>
       <c r="D106" s="12"/>
       <c r="E106" s="12"/>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A107" s="102" t="s">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="113" t="s">
         <v>347</v>
       </c>
-      <c r="B107" s="103"/>
-[...5 lines deleted...]
-      <c r="A108" s="97" t="s">
+      <c r="B107" s="114"/>
+      <c r="C107" s="114"/>
+      <c r="D107" s="114"/>
+      <c r="E107" s="115"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B108" s="98"/>
-[...4 lines deleted...]
-    <row r="109" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="B108" s="106"/>
+      <c r="C108" s="106"/>
+      <c r="D108" s="106"/>
+      <c r="E108" s="107"/>
+    </row>
+    <row r="109" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
     </row>
-    <row r="110" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B110" s="13"/>
       <c r="C110" s="13"/>
       <c r="D110" s="13"/>
       <c r="E110" s="13"/>
     </row>
-    <row r="111" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B111" s="12"/>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12"/>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A112" s="97" t="s">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="105" t="s">
         <v>265</v>
       </c>
-      <c r="B112" s="98"/>
-[...4 lines deleted...]
-    <row r="113" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B112" s="106"/>
+      <c r="C112" s="106"/>
+      <c r="D112" s="106"/>
+      <c r="E112" s="107"/>
+    </row>
+    <row r="113" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B113" s="12"/>
       <c r="C113" s="12"/>
       <c r="D113" s="12"/>
       <c r="E113" s="12"/>
     </row>
-    <row r="114" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
         <v>353</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
     </row>
-    <row r="115" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>354</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D115" s="12"/>
       <c r="E115" s="12"/>
     </row>
-    <row r="116" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
         <v>355</v>
       </c>
       <c r="B116" s="13"/>
       <c r="C116" s="13"/>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
     </row>
-    <row r="117" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="s">
         <v>356</v>
       </c>
       <c r="B117" s="12"/>
       <c r="C117" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D117" s="12"/>
       <c r="E117" s="12"/>
     </row>
-    <row r="118" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>357</v>
       </c>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
     </row>
-    <row r="119" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B119" s="12"/>
       <c r="C119" s="12"/>
       <c r="D119" s="12"/>
       <c r="E119" s="12"/>
     </row>
-    <row r="120" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B120" s="13"/>
       <c r="C120" s="13"/>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A121" s="102" t="s">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="113" t="s">
         <v>360</v>
       </c>
-      <c r="B121" s="103"/>
-[...5 lines deleted...]
-      <c r="A122" s="97" t="s">
+      <c r="B121" s="114"/>
+      <c r="C121" s="114"/>
+      <c r="D121" s="114"/>
+      <c r="E121" s="115"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="B122" s="98"/>
-[...4 lines deleted...]
-    <row r="123" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B122" s="106"/>
+      <c r="C122" s="106"/>
+      <c r="D122" s="106"/>
+      <c r="E122" s="107"/>
+    </row>
+    <row r="123" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="B123" s="12"/>
       <c r="C123" s="12"/>
       <c r="D123" s="12"/>
       <c r="E123" s="12"/>
     </row>
-    <row r="124" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B124" s="13"/>
       <c r="C124" s="13"/>
       <c r="D124" s="13"/>
       <c r="E124" s="13"/>
     </row>
-    <row r="125" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B125" s="12"/>
       <c r="C125" s="12"/>
       <c r="D125" s="12"/>
       <c r="E125" s="12"/>
     </row>
-    <row r="126" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B126" s="13"/>
       <c r="C126" s="13"/>
       <c r="D126" s="13"/>
       <c r="E126" s="13"/>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A127" s="97" t="s">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="105" t="s">
         <v>365</v>
       </c>
-      <c r="B127" s="98"/>
-[...4 lines deleted...]
-    <row r="128" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B127" s="106"/>
+      <c r="C127" s="106"/>
+      <c r="D127" s="106"/>
+      <c r="E127" s="107"/>
+    </row>
+    <row r="128" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A128" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B128" s="12"/>
       <c r="C128" s="12"/>
       <c r="D128" s="12"/>
       <c r="E128" s="12"/>
     </row>
-    <row r="129" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B129" s="13"/>
       <c r="C129" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D129" s="13"/>
       <c r="E129" s="13"/>
     </row>
-    <row r="130" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A130" s="5" t="s">
         <v>369</v>
       </c>
       <c r="B130" s="12"/>
       <c r="C130" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D130" s="12"/>
       <c r="E130" s="12"/>
     </row>
-    <row r="131" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A131" s="6" t="s">
         <v>370</v>
       </c>
       <c r="B131" s="13"/>
       <c r="C131" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
     </row>
-    <row r="132" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A132" s="5" t="s">
         <v>371</v>
       </c>
       <c r="B132" s="12"/>
       <c r="C132" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D132" s="12"/>
       <c r="E132" s="12"/>
     </row>
-    <row r="133" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B133" s="13"/>
       <c r="C133" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
     </row>
-    <row r="134" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A134" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B134" s="12"/>
       <c r="C134" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D134" s="12"/>
       <c r="E134" s="12"/>
     </row>
-    <row r="135" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
     </row>
-    <row r="136" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A136" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B136" s="12"/>
       <c r="C136" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D136" s="12"/>
       <c r="E136" s="12"/>
     </row>
-    <row r="137" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B137" s="13"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
     </row>
-    <row r="138" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A138" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="12"/>
       <c r="E138" s="12"/>
     </row>
-    <row r="139" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>378</v>
       </c>
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
     </row>
-    <row r="140" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A140" s="5" t="s">
         <v>379</v>
       </c>
       <c r="B140" s="12"/>
       <c r="C140" s="12"/>
       <c r="D140" s="12"/>
       <c r="E140" s="12"/>
     </row>
-    <row r="141" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
     </row>
-    <row r="142" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A142" s="5" t="s">
         <v>381</v>
       </c>
       <c r="B142" s="12"/>
       <c r="C142" s="12"/>
       <c r="D142" s="12"/>
       <c r="E142" s="12"/>
     </row>
-    <row r="143" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B143" s="13"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
     </row>
-    <row r="144" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A144" s="5" t="s">
         <v>383</v>
       </c>
       <c r="B144" s="12"/>
       <c r="C144" s="12"/>
       <c r="D144" s="12"/>
       <c r="E144" s="12"/>
     </row>
-    <row r="145" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B145" s="13"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
     </row>
-    <row r="146" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A146" s="5" t="s">
         <v>385</v>
       </c>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
     </row>
-    <row r="147" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>386</v>
       </c>
       <c r="B147" s="13"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
     </row>
-    <row r="148" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A148" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B148" s="12"/>
       <c r="C148" s="12"/>
       <c r="D148" s="12"/>
       <c r="E148" s="12"/>
     </row>
-    <row r="149" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>388</v>
       </c>
       <c r="B149" s="13"/>
       <c r="C149" s="13"/>
       <c r="D149" s="13"/>
       <c r="E149" s="13"/>
     </row>
-    <row r="150" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B150" s="12"/>
       <c r="C150" s="12"/>
       <c r="D150" s="12"/>
       <c r="E150" s="12"/>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A151" s="120" t="s">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="110" t="s">
         <v>390</v>
       </c>
-      <c r="B151" s="121"/>
-[...5 lines deleted...]
-      <c r="A152" s="97" t="s">
+      <c r="B151" s="111"/>
+      <c r="C151" s="111"/>
+      <c r="D151" s="111"/>
+      <c r="E151" s="112"/>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="B152" s="98"/>
-[...4 lines deleted...]
-    <row r="153" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B152" s="106"/>
+      <c r="C152" s="106"/>
+      <c r="D152" s="106"/>
+      <c r="E152" s="107"/>
+    </row>
+    <row r="153" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>391</v>
       </c>
       <c r="B153" s="13"/>
       <c r="C153" s="13"/>
       <c r="D153" s="13"/>
       <c r="E153" s="13"/>
     </row>
-    <row r="154" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A154" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B154" s="12"/>
       <c r="C154" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D154" s="12"/>
       <c r="E154" s="12"/>
     </row>
-    <row r="155" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
         <v>394</v>
       </c>
       <c r="B155" s="13"/>
       <c r="C155" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D155" s="13"/>
       <c r="E155" s="13"/>
     </row>
-    <row r="156" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A156" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B156" s="12"/>
       <c r="C156" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D156" s="12"/>
       <c r="E156" s="12"/>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A157" s="97" t="s">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="105" t="s">
         <v>265</v>
       </c>
-      <c r="B157" s="98"/>
-[...4 lines deleted...]
-    <row r="158" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B157" s="106"/>
+      <c r="C157" s="106"/>
+      <c r="D157" s="106"/>
+      <c r="E157" s="107"/>
+    </row>
+    <row r="158" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A158" s="5" t="s">
         <v>396</v>
       </c>
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
     </row>
-    <row r="159" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
         <v>397</v>
       </c>
       <c r="B159" s="13"/>
       <c r="C159" s="13"/>
       <c r="D159" s="13"/>
       <c r="E159" s="13"/>
     </row>
-    <row r="160" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A160" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B160" s="12"/>
       <c r="C160" s="12"/>
       <c r="D160" s="12"/>
       <c r="E160" s="12"/>
     </row>
-    <row r="161" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
       <c r="D161" s="13"/>
       <c r="E161" s="13"/>
     </row>
-    <row r="162" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A162" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B162" s="12"/>
       <c r="C162" s="12"/>
       <c r="D162" s="12"/>
       <c r="E162" s="12"/>
     </row>
-    <row r="163" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A163" s="6" t="s">
         <v>401</v>
       </c>
       <c r="B163" s="13"/>
       <c r="C163" s="13"/>
       <c r="D163" s="13"/>
       <c r="E163" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="reKIRFPs95BYxP6ai5Pv4+Rupgw0c+Krbry+cfmD3eWyuZ5uias87EaObfiFQqtFQU8tMPJAz6ybaeAiJRklzA==" saltValue="d7TiJREwqjVCYXQIph1VBg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
-    <mergeCell ref="A151:E151"/>
-[...7 lines deleted...]
-    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A81:E81"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A86:E86"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A90:E90"/>
-    <mergeCell ref="A47:E47"/>
-[...10 lines deleted...]
-    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A151:E151"/>
+    <mergeCell ref="A152:E152"/>
+    <mergeCell ref="A157:E157"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A112:E112"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A122:E122"/>
+    <mergeCell ref="A127:E127"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B9A380-BB0E-4920-A822-D62BADF58AFF}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:E163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="26.109375" customWidth="1"/>
+    <col min="1" max="1" width="37.85546875" customWidth="1"/>
+    <col min="2" max="2" width="30.140625" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" customWidth="1"/>
+    <col min="4" max="4" width="25.5703125" customWidth="1"/>
+    <col min="5" max="5" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="105" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="128" t="s">
         <v>241</v>
       </c>
-      <c r="B1" s="106"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="130"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A3" s="108" t="s">
+    <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="131" t="s">
         <v>242</v>
       </c>
-      <c r="B3" s="109"/>
-[...5 lines deleted...]
-      <c r="A4" s="111" t="s">
+      <c r="B3" s="132"/>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="133"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="134" t="s">
         <v>243</v>
       </c>
-      <c r="B4" s="112"/>
-[...5 lines deleted...]
-      <c r="A5" s="114" t="s">
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="119" t="s">
         <v>244</v>
       </c>
-      <c r="B5" s="115"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B5" s="120"/>
+      <c r="C5" s="120"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="121"/>
+    </row>
+    <row r="6" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="49"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="41" t="s">
         <v>246</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
     </row>
-    <row r="8" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="50" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="51"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A9" s="41" t="s">
         <v>248</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
     </row>
-    <row r="10" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A10" s="50" t="s">
         <v>249</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="52" t="s">
         <v>250</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="117" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="137" t="s">
         <v>251</v>
       </c>
-      <c r="B11" s="118"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B11" s="138"/>
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="139"/>
+    </row>
+    <row r="12" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="41" t="s">
         <v>252</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
     </row>
-    <row r="13" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A13" s="50" t="s">
         <v>253</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="41" t="s">
         <v>254</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
     </row>
-    <row r="15" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="50" t="s">
         <v>255</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
         <v>256</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
     </row>
-    <row r="17" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A17" s="50" t="s">
         <v>257</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="5" t="s">
         <v>250</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A18" s="41" t="s">
         <v>258</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="120" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="110" t="s">
         <v>259</v>
       </c>
-      <c r="B19" s="121"/>
-[...5 lines deleted...]
-      <c r="A20" s="97" t="s">
+      <c r="B19" s="111"/>
+      <c r="C19" s="111"/>
+      <c r="D19" s="111"/>
+      <c r="E19" s="112"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="B20" s="98"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B20" s="106"/>
+      <c r="C20" s="106"/>
+      <c r="D20" s="106"/>
+      <c r="E20" s="107"/>
+    </row>
+    <row r="21" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>262</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A24" s="97" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="105" t="s">
         <v>265</v>
       </c>
-      <c r="B24" s="98"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B24" s="106"/>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+    </row>
+    <row r="25" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="53"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
     </row>
-    <row r="27" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="53"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
     </row>
-    <row r="29" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>270</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="5" t="s">
         <v>263</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
     </row>
-    <row r="31" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>272</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>273</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
     </row>
-    <row r="33" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
-    <row r="34" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" ht="135" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A35" s="120" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="110" t="s">
         <v>276</v>
       </c>
-      <c r="B35" s="121"/>
-[...5 lines deleted...]
-      <c r="A36" s="97" t="s">
+      <c r="B35" s="111"/>
+      <c r="C35" s="111"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="112"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B36" s="98"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B36" s="106"/>
+      <c r="C36" s="106"/>
+      <c r="D36" s="106"/>
+      <c r="E36" s="107"/>
+    </row>
+    <row r="37" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
     </row>
-    <row r="38" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>278</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
     </row>
-    <row r="39" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
     </row>
-    <row r="40" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A41" s="97" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="B41" s="98"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B41" s="106"/>
+      <c r="C41" s="106"/>
+      <c r="D41" s="106"/>
+      <c r="E41" s="107"/>
+    </row>
+    <row r="42" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
         <v>283</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
-    <row r="43" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
     </row>
-    <row r="44" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
         <v>285</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
-    <row r="45" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
     </row>
-    <row r="46" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B46" s="13"/>
       <c r="C46" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A47" s="102" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="113" t="s">
         <v>288</v>
       </c>
-      <c r="B47" s="103"/>
-[...5 lines deleted...]
-      <c r="A48" s="97" t="s">
+      <c r="B47" s="114"/>
+      <c r="C47" s="114"/>
+      <c r="D47" s="114"/>
+      <c r="E47" s="115"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B48" s="98"/>
-[...4 lines deleted...]
-    <row r="49" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B48" s="106"/>
+      <c r="C48" s="106"/>
+      <c r="D48" s="106"/>
+      <c r="E48" s="107"/>
+    </row>
+    <row r="49" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>289</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
     </row>
-    <row r="50" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
     </row>
-    <row r="52" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>293</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A53" s="97" t="s">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="B53" s="98"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B53" s="106"/>
+      <c r="C53" s="106"/>
+      <c r="D53" s="106"/>
+      <c r="E53" s="107"/>
+    </row>
+    <row r="54" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="13"/>
       <c r="C54" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
     </row>
-    <row r="55" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
-    <row r="56" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B56" s="13"/>
       <c r="C56" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
     </row>
-    <row r="57" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
     </row>
-    <row r="58" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
     </row>
-    <row r="59" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>300</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="5" t="s">
         <v>290</v>
       </c>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
     </row>
-    <row r="60" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>301</v>
       </c>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
     </row>
-    <row r="61" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A62" s="123" t="s">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="116" t="s">
         <v>303</v>
       </c>
-      <c r="B62" s="124"/>
-[...5 lines deleted...]
-      <c r="A63" s="114" t="s">
+      <c r="B62" s="117"/>
+      <c r="C62" s="117"/>
+      <c r="D62" s="117"/>
+      <c r="E62" s="118"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="119" t="s">
         <v>244</v>
       </c>
-      <c r="B63" s="115"/>
-[...4 lines deleted...]
-    <row r="64" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="B63" s="120"/>
+      <c r="C63" s="120"/>
+      <c r="D63" s="120"/>
+      <c r="E63" s="121"/>
+    </row>
+    <row r="64" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>304</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
-    <row r="65" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>305</v>
       </c>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
     </row>
-    <row r="66" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
-    <row r="67" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6" t="s">
         <v>307</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
-    <row r="68" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="12"/>
     </row>
-    <row r="69" spans="1:5" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
     </row>
-    <row r="70" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A71" s="126" t="s">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="122" t="s">
         <v>312</v>
       </c>
-      <c r="B71" s="127"/>
-[...4 lines deleted...]
-    <row r="72" spans="1:5" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="B71" s="123"/>
+      <c r="C71" s="123"/>
+      <c r="D71" s="123"/>
+      <c r="E71" s="124"/>
+    </row>
+    <row r="72" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
     </row>
-    <row r="73" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
     </row>
-    <row r="74" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
     </row>
-    <row r="75" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
     </row>
-    <row r="76" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12"/>
     </row>
-    <row r="77" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
     </row>
-    <row r="78" spans="1:5" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:5" ht="120" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
     </row>
-    <row r="79" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
     </row>
-    <row r="80" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>321</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
     </row>
-    <row r="81" spans="1:5" ht="18" x14ac:dyDescent="0.3">
-      <c r="A81" s="129" t="s">
+    <row r="81" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A81" s="125" t="s">
         <v>322</v>
       </c>
-      <c r="B81" s="130"/>
-[...5 lines deleted...]
-      <c r="A82" s="120" t="s">
+      <c r="B81" s="126"/>
+      <c r="C81" s="126"/>
+      <c r="D81" s="126"/>
+      <c r="E81" s="127"/>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="110" t="s">
         <v>323</v>
       </c>
-      <c r="B82" s="121"/>
-[...5 lines deleted...]
-      <c r="A83" s="97" t="s">
+      <c r="B82" s="111"/>
+      <c r="C82" s="111"/>
+      <c r="D82" s="111"/>
+      <c r="E82" s="112"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B83" s="98"/>
-[...4 lines deleted...]
-    <row r="84" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="B83" s="106"/>
+      <c r="C83" s="106"/>
+      <c r="D83" s="106"/>
+      <c r="E83" s="107"/>
+    </row>
+    <row r="84" spans="1:5" ht="135" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>324</v>
       </c>
       <c r="B84" s="18"/>
       <c r="C84" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D84" s="18"/>
       <c r="E84" s="18"/>
     </row>
-    <row r="85" spans="1:5" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B85" s="13"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A86" s="114" t="s">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="119" t="s">
         <v>265</v>
       </c>
-      <c r="B86" s="115"/>
-[...4 lines deleted...]
-    <row r="87" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B86" s="120"/>
+      <c r="C86" s="120"/>
+      <c r="D86" s="120"/>
+      <c r="E86" s="121"/>
+    </row>
+    <row r="87" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>327</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
     </row>
-    <row r="88" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:5" ht="135" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B88" s="13"/>
       <c r="C88" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A89" s="102" t="s">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="113" t="s">
         <v>329</v>
       </c>
-      <c r="B89" s="103"/>
-[...5 lines deleted...]
-      <c r="A90" s="97" t="s">
+      <c r="B89" s="114"/>
+      <c r="C89" s="114"/>
+      <c r="D89" s="114"/>
+      <c r="E89" s="115"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B90" s="98"/>
-[...4 lines deleted...]
-    <row r="91" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B90" s="106"/>
+      <c r="C90" s="106"/>
+      <c r="D90" s="106"/>
+      <c r="E90" s="107"/>
+    </row>
+    <row r="91" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
     </row>
-    <row r="92" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
     </row>
-    <row r="93" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B93" s="12"/>
       <c r="C93" s="12"/>
       <c r="D93" s="12"/>
       <c r="E93" s="12"/>
     </row>
-    <row r="94" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>333</v>
       </c>
       <c r="B94" s="13"/>
       <c r="C94" s="13"/>
       <c r="D94" s="13"/>
       <c r="E94" s="13"/>
     </row>
-    <row r="95" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="12"/>
     </row>
-    <row r="96" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A96" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
     </row>
-    <row r="97" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12"/>
       <c r="D97" s="12"/>
       <c r="E97" s="12"/>
     </row>
-    <row r="98" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>337</v>
       </c>
       <c r="B98" s="13"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A99" s="97" t="s">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="B99" s="98"/>
-[...4 lines deleted...]
-    <row r="100" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B99" s="106"/>
+      <c r="C99" s="106"/>
+      <c r="D99" s="106"/>
+      <c r="E99" s="107"/>
+    </row>
+    <row r="100" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="12"/>
       <c r="D100" s="12"/>
       <c r="E100" s="12"/>
     </row>
-    <row r="101" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
     </row>
-    <row r="102" spans="1:5" ht="144" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:5" ht="165" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="5" t="s">
         <v>341</v>
       </c>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
     </row>
-    <row r="103" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B103" s="13"/>
       <c r="C103" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D103" s="13"/>
       <c r="E103" s="13"/>
     </row>
-    <row r="104" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A104" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="5" t="s">
         <v>343</v>
       </c>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
     </row>
-    <row r="105" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>345</v>
       </c>
       <c r="B105" s="13"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
     </row>
-    <row r="106" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B106" s="12"/>
       <c r="C106" s="12"/>
       <c r="D106" s="12"/>
       <c r="E106" s="12"/>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A107" s="102" t="s">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="113" t="s">
         <v>347</v>
       </c>
-      <c r="B107" s="103"/>
-[...5 lines deleted...]
-      <c r="A108" s="97" t="s">
+      <c r="B107" s="114"/>
+      <c r="C107" s="114"/>
+      <c r="D107" s="114"/>
+      <c r="E107" s="115"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="105" t="s">
         <v>244</v>
       </c>
-      <c r="B108" s="98"/>
-[...4 lines deleted...]
-    <row r="109" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="B108" s="106"/>
+      <c r="C108" s="106"/>
+      <c r="D108" s="106"/>
+      <c r="E108" s="107"/>
+    </row>
+    <row r="109" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
     </row>
-    <row r="110" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B110" s="13"/>
       <c r="C110" s="13"/>
       <c r="D110" s="13"/>
       <c r="E110" s="13"/>
     </row>
-    <row r="111" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B111" s="12"/>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12"/>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A112" s="97" t="s">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="105" t="s">
         <v>265</v>
       </c>
-      <c r="B112" s="98"/>
-[...4 lines deleted...]
-    <row r="113" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B112" s="106"/>
+      <c r="C112" s="106"/>
+      <c r="D112" s="106"/>
+      <c r="E112" s="107"/>
+    </row>
+    <row r="113" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B113" s="12"/>
       <c r="C113" s="12"/>
       <c r="D113" s="12"/>
       <c r="E113" s="12"/>
     </row>
-    <row r="114" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
         <v>353</v>
       </c>
       <c r="B114" s="13"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
     </row>
-    <row r="115" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>354</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D115" s="12"/>
       <c r="E115" s="12"/>
     </row>
-    <row r="116" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
         <v>355</v>
       </c>
       <c r="B116" s="13"/>
       <c r="C116" s="13"/>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
     </row>
-    <row r="117" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="s">
         <v>356</v>
       </c>
       <c r="B117" s="12"/>
       <c r="C117" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D117" s="12"/>
       <c r="E117" s="12"/>
     </row>
-    <row r="118" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>357</v>
       </c>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
     </row>
-    <row r="119" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B119" s="12"/>
       <c r="C119" s="12"/>
       <c r="D119" s="12"/>
       <c r="E119" s="12"/>
     </row>
-    <row r="120" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B120" s="13"/>
       <c r="C120" s="13"/>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A121" s="102" t="s">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="113" t="s">
         <v>360</v>
       </c>
-      <c r="B121" s="103"/>
-[...5 lines deleted...]
-      <c r="A122" s="97" t="s">
+      <c r="B121" s="114"/>
+      <c r="C121" s="114"/>
+      <c r="D121" s="114"/>
+      <c r="E121" s="115"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="B122" s="98"/>
-[...4 lines deleted...]
-    <row r="123" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B122" s="106"/>
+      <c r="C122" s="106"/>
+      <c r="D122" s="106"/>
+      <c r="E122" s="107"/>
+    </row>
+    <row r="123" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="B123" s="12"/>
       <c r="C123" s="12"/>
       <c r="D123" s="12"/>
       <c r="E123" s="12"/>
     </row>
-    <row r="124" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B124" s="13"/>
       <c r="C124" s="13"/>
       <c r="D124" s="13"/>
       <c r="E124" s="13"/>
     </row>
-    <row r="125" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B125" s="12"/>
       <c r="C125" s="12"/>
       <c r="D125" s="12"/>
       <c r="E125" s="12"/>
     </row>
-    <row r="126" spans="1:5" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:5" ht="105" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B126" s="13"/>
       <c r="C126" s="13"/>
       <c r="D126" s="13"/>
       <c r="E126" s="13"/>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A127" s="97" t="s">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="105" t="s">
         <v>365</v>
       </c>
-      <c r="B127" s="98"/>
-[...4 lines deleted...]
-    <row r="128" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+      <c r="B127" s="106"/>
+      <c r="C127" s="106"/>
+      <c r="D127" s="106"/>
+      <c r="E127" s="107"/>
+    </row>
+    <row r="128" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A128" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B128" s="12"/>
       <c r="C128" s="12"/>
       <c r="D128" s="12"/>
       <c r="E128" s="12"/>
     </row>
-    <row r="129" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B129" s="13"/>
       <c r="C129" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D129" s="13"/>
       <c r="E129" s="13"/>
     </row>
-    <row r="130" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A130" s="5" t="s">
         <v>369</v>
       </c>
       <c r="B130" s="12"/>
       <c r="C130" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D130" s="12"/>
       <c r="E130" s="12"/>
     </row>
-    <row r="131" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A131" s="6" t="s">
         <v>370</v>
       </c>
       <c r="B131" s="13"/>
       <c r="C131" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
     </row>
-    <row r="132" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A132" s="5" t="s">
         <v>371</v>
       </c>
       <c r="B132" s="12"/>
       <c r="C132" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D132" s="12"/>
       <c r="E132" s="12"/>
     </row>
-    <row r="133" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B133" s="13"/>
       <c r="C133" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
     </row>
-    <row r="134" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A134" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B134" s="12"/>
       <c r="C134" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D134" s="12"/>
       <c r="E134" s="12"/>
     </row>
-    <row r="135" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
     </row>
-    <row r="136" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A136" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B136" s="12"/>
       <c r="C136" s="5" t="s">
         <v>368</v>
       </c>
       <c r="D136" s="12"/>
       <c r="E136" s="12"/>
     </row>
-    <row r="137" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B137" s="13"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
     </row>
-    <row r="138" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A138" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="12"/>
       <c r="E138" s="12"/>
     </row>
-    <row r="139" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>378</v>
       </c>
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
     </row>
-    <row r="140" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A140" s="5" t="s">
         <v>379</v>
       </c>
       <c r="B140" s="12"/>
       <c r="C140" s="12"/>
       <c r="D140" s="12"/>
       <c r="E140" s="12"/>
     </row>
-    <row r="141" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
     </row>
-    <row r="142" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A142" s="5" t="s">
         <v>381</v>
       </c>
       <c r="B142" s="12"/>
       <c r="C142" s="12"/>
       <c r="D142" s="12"/>
       <c r="E142" s="12"/>
     </row>
-    <row r="143" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B143" s="13"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
     </row>
-    <row r="144" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A144" s="5" t="s">
         <v>383</v>
       </c>
       <c r="B144" s="12"/>
       <c r="C144" s="12"/>
       <c r="D144" s="12"/>
       <c r="E144" s="12"/>
     </row>
-    <row r="145" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B145" s="13"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
     </row>
-    <row r="146" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:5" ht="90" x14ac:dyDescent="0.25">
       <c r="A146" s="5" t="s">
         <v>385</v>
       </c>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
     </row>
-    <row r="147" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>386</v>
       </c>
       <c r="B147" s="13"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
     </row>
-    <row r="148" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A148" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B148" s="12"/>
       <c r="C148" s="12"/>
       <c r="D148" s="12"/>
       <c r="E148" s="12"/>
     </row>
-    <row r="149" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>388</v>
       </c>
       <c r="B149" s="13"/>
       <c r="C149" s="13"/>
       <c r="D149" s="13"/>
       <c r="E149" s="13"/>
     </row>
-    <row r="150" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B150" s="12"/>
       <c r="C150" s="12"/>
       <c r="D150" s="12"/>
       <c r="E150" s="12"/>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A151" s="120" t="s">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="110" t="s">
         <v>390</v>
       </c>
-      <c r="B151" s="121"/>
-[...5 lines deleted...]
-      <c r="A152" s="97" t="s">
+      <c r="B151" s="111"/>
+      <c r="C151" s="111"/>
+      <c r="D151" s="111"/>
+      <c r="E151" s="112"/>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="B152" s="98"/>
-[...4 lines deleted...]
-    <row r="153" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B152" s="106"/>
+      <c r="C152" s="106"/>
+      <c r="D152" s="106"/>
+      <c r="E152" s="107"/>
+    </row>
+    <row r="153" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>391</v>
       </c>
       <c r="B153" s="13"/>
       <c r="C153" s="13"/>
       <c r="D153" s="13"/>
       <c r="E153" s="13"/>
     </row>
-    <row r="154" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A154" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B154" s="12"/>
       <c r="C154" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D154" s="12"/>
       <c r="E154" s="12"/>
     </row>
-    <row r="155" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
         <v>394</v>
       </c>
       <c r="B155" s="13"/>
       <c r="C155" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D155" s="13"/>
       <c r="E155" s="13"/>
     </row>
-    <row r="156" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:5" ht="150" x14ac:dyDescent="0.25">
       <c r="A156" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B156" s="12"/>
       <c r="C156" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D156" s="12"/>
       <c r="E156" s="12"/>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A157" s="97" t="s">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="105" t="s">
         <v>265</v>
       </c>
-      <c r="B157" s="98"/>
-[...4 lines deleted...]
-    <row r="158" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B157" s="106"/>
+      <c r="C157" s="106"/>
+      <c r="D157" s="106"/>
+      <c r="E157" s="107"/>
+    </row>
+    <row r="158" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A158" s="5" t="s">
         <v>396</v>
       </c>
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
     </row>
-    <row r="159" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
         <v>397</v>
       </c>
       <c r="B159" s="13"/>
       <c r="C159" s="13"/>
       <c r="D159" s="13"/>
       <c r="E159" s="13"/>
     </row>
-    <row r="160" spans="1:5" ht="72" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:5" ht="75" x14ac:dyDescent="0.25">
       <c r="A160" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B160" s="12"/>
       <c r="C160" s="12"/>
       <c r="D160" s="12"/>
       <c r="E160" s="12"/>
     </row>
-    <row r="161" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
       <c r="D161" s="13"/>
       <c r="E161" s="13"/>
     </row>
-    <row r="162" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A162" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B162" s="12"/>
       <c r="C162" s="12"/>
       <c r="D162" s="12"/>
       <c r="E162" s="12"/>
     </row>
-    <row r="163" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A163" s="6" t="s">
         <v>401</v>
       </c>
       <c r="B163" s="13"/>
       <c r="C163" s="13"/>
       <c r="D163" s="13"/>
       <c r="E163" s="13"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ohSa1JCDrK3e2ydjbStSweSnmP2y/SkQKJQs/UbbaYppl1lUVmunL3iA3Z6OKV523RSzKYAnNE9RQcbd1yMgQA==" saltValue="2DpzYsqWPXTuKoAYmhxb5g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
-    <mergeCell ref="A151:E151"/>
-[...7 lines deleted...]
-    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A81:E81"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A86:E86"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A90:E90"/>
-    <mergeCell ref="A47:E47"/>
-[...10 lines deleted...]
-    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A151:E151"/>
+    <mergeCell ref="A152:E152"/>
+    <mergeCell ref="A157:E157"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A112:E112"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A122:E122"/>
+    <mergeCell ref="A127:E127"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13080E23-5976-4A26-8CC7-7C7C9EC20C4E}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.88671875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="16.44140625" customWidth="1"/>
+    <col min="1" max="1" width="40.85546875" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" customWidth="1"/>
+    <col min="3" max="3" width="34.5703125" customWidth="1"/>
+    <col min="4" max="4" width="31.140625" customWidth="1"/>
+    <col min="5" max="5" width="42.85546875" customWidth="1"/>
+    <col min="6" max="6" width="17.140625" customWidth="1"/>
+    <col min="7" max="7" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>402</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:5" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>403</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:5" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>443</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
     </row>
-    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>404</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
-    <row r="8" spans="1:5" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
     </row>
-    <row r="9" spans="1:5" ht="23.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>406</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
     </row>
-    <row r="10" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>407</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gZx3TG27xnU8AKTP0SOQMpB8/t3LM2oCNUnsU37FMl5UkD217znwR68mriV2ADjuY3cGjNqFoiTsG0zZMfNA7A==" saltValue="UooZ5Q3K7Q2aYVnlBAXA1g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0C92FB1-A782-44BC-8EEF-E3D6B2A49586}">
   <sheetPr>
     <tabColor rgb="FFFF3399"/>
   </sheetPr>
   <dimension ref="A1:DL20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.44140625" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" customWidth="1"/>
+    <col min="2" max="2" width="36.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.42578125" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
-    <col min="5" max="5" width="37.44140625" customWidth="1"/>
+    <col min="5" max="5" width="37.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116" s="19" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:116" s="19" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
-    <row r="6" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="19"/>
       <c r="R6" s="19"/>
       <c r="S6" s="19"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
@@ -13238,69 +13238,69 @@
       <c r="CO6" s="19"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
       <c r="CT6" s="19"/>
       <c r="CU6" s="19"/>
       <c r="CV6" s="19"/>
       <c r="CW6" s="19"/>
       <c r="CX6" s="19"/>
       <c r="CY6" s="19"/>
       <c r="CZ6" s="19"/>
       <c r="DA6" s="19"/>
       <c r="DB6" s="19"/>
       <c r="DC6" s="19"/>
       <c r="DD6" s="19"/>
       <c r="DE6" s="19"/>
       <c r="DF6" s="19"/>
       <c r="DG6" s="19"/>
       <c r="DH6" s="19"/>
       <c r="DI6" s="19"/>
       <c r="DJ6" s="19"/>
       <c r="DK6" s="19"/>
       <c r="DL6" s="19"/>
     </row>
-    <row r="7" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
-    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
     </row>
-    <row r="9" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="19"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="19"/>
       <c r="W9" s="19"/>
@@ -13376,69 +13376,69 @@
       <c r="CO9" s="19"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
       <c r="CT9" s="19"/>
       <c r="CU9" s="19"/>
       <c r="CV9" s="19"/>
       <c r="CW9" s="19"/>
       <c r="CX9" s="19"/>
       <c r="CY9" s="19"/>
       <c r="CZ9" s="19"/>
       <c r="DA9" s="19"/>
       <c r="DB9" s="19"/>
       <c r="DC9" s="19"/>
       <c r="DD9" s="19"/>
       <c r="DE9" s="19"/>
       <c r="DF9" s="19"/>
       <c r="DG9" s="19"/>
       <c r="DH9" s="19"/>
       <c r="DI9" s="19"/>
       <c r="DJ9" s="19"/>
       <c r="DK9" s="19"/>
       <c r="DL9" s="19"/>
     </row>
-    <row r="10" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
     </row>
-    <row r="11" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
     </row>
-    <row r="12" spans="1:116" s="20" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
@@ -13514,60 +13514,60 @@
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
       <c r="CT12" s="19"/>
       <c r="CU12" s="19"/>
       <c r="CV12" s="19"/>
       <c r="CW12" s="19"/>
       <c r="CX12" s="19"/>
       <c r="CY12" s="19"/>
       <c r="CZ12" s="19"/>
       <c r="DA12" s="19"/>
       <c r="DB12" s="19"/>
       <c r="DC12" s="19"/>
       <c r="DD12" s="19"/>
       <c r="DE12" s="19"/>
       <c r="DF12" s="19"/>
       <c r="DG12" s="19"/>
       <c r="DH12" s="19"/>
       <c r="DI12" s="19"/>
       <c r="DJ12" s="19"/>
       <c r="DK12" s="19"/>
       <c r="DL12" s="19"/>
     </row>
-    <row r="13" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
     </row>
-    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:116" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
@@ -13643,78 +13643,78 @@
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
       <c r="CX14" s="19"/>
       <c r="CY14" s="19"/>
       <c r="CZ14" s="19"/>
       <c r="DA14" s="19"/>
       <c r="DB14" s="19"/>
       <c r="DC14" s="19"/>
       <c r="DD14" s="19"/>
       <c r="DE14" s="19"/>
       <c r="DF14" s="19"/>
       <c r="DG14" s="19"/>
       <c r="DH14" s="19"/>
       <c r="DI14" s="19"/>
       <c r="DJ14" s="19"/>
       <c r="DK14" s="19"/>
       <c r="DL14" s="19"/>
     </row>
-    <row r="15" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
     </row>
-    <row r="16" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:116" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
     </row>
-    <row r="17" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
     </row>
-    <row r="18" spans="1:116" s="20" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:116" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
@@ -13790,674 +13790,674 @@
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
       <c r="DD18" s="19"/>
       <c r="DE18" s="19"/>
       <c r="DF18" s="19"/>
       <c r="DG18" s="19"/>
       <c r="DH18" s="19"/>
       <c r="DI18" s="19"/>
       <c r="DJ18" s="19"/>
       <c r="DK18" s="19"/>
       <c r="DL18" s="19"/>
     </row>
-    <row r="19" spans="1:116" s="19" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:116" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
     </row>
-    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:116" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="a/eHKTYSOWfG5lBQ69M0bVO6b4VL+6ZhQJma5CkEVAZE4SI4EpIoTC7TG/fdgMZ27bH2Pns2hS5KUhIh2uPD6A==" saltValue="rGA0/jnQQDMyCmIZcNnFOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4109E9B1-978D-44DE-87B9-C4DE1B6A27F5}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
-    <col min="2" max="2" width="23.5546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="24.109375" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" customWidth="1"/>
+    <col min="3" max="3" width="30.85546875" customWidth="1"/>
+    <col min="4" max="4" width="33.42578125" customWidth="1"/>
+    <col min="5" max="5" width="35.140625" customWidth="1"/>
+    <col min="6" max="6" width="19.42578125" customWidth="1"/>
+    <col min="7" max="7" width="23.85546875" customWidth="1"/>
+    <col min="8" max="8" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="21"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="27"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+    </row>
+    <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>105</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
     </row>
-    <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>108</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
     </row>
-    <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>112</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
     </row>
-    <row r="17" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
     </row>
-    <row r="22" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
     </row>
-    <row r="25" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
     </row>
-    <row r="26" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
-    <row r="27" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
-    <row r="28" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="22" t="s">
         <v>122</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
     </row>
-    <row r="29" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
     </row>
-    <row r="30" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
     </row>
-    <row r="31" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
     </row>
-    <row r="32" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>126</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
     </row>
-    <row r="33" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="J9FuyVrhLCqaFcwfGTWA8I6eubmxiSed9gP/989HQGyxbGgHv4ek8hJZIZ6WVgQE7iIDBBIxeFgaLvnSOQS9jw==" saltValue="ydwfDtt1rENlJeQ/pMUYzA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="iYS63t+AfAkd3TfGr4Zx6qTuX6oKiULuNtirjMuEMOEyMJE4PYFEAQYvpW00bqPrr1+rtWOXgsv96c7Rn9pn/g==" saltValue="+Mp0FK8Qk0m2JGswVppJJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD99DED6-A6A4-4EDA-8A33-AD327F11438A}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="27.109375" customWidth="1"/>
+    <col min="1" max="1" width="27.42578125" customWidth="1"/>
+    <col min="2" max="2" width="24.140625" customWidth="1"/>
+    <col min="3" max="3" width="31.85546875" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" customWidth="1"/>
+    <col min="5" max="5" width="27.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="140" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="132"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="97" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="98"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
     </row>
-    <row r="6" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>177</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
     </row>
-    <row r="8" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
     </row>
-    <row r="10" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
     </row>
-    <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
     </row>
-    <row r="12" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
     </row>
-    <row r="13" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>184</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
     </row>
-    <row r="15" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>186</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
     </row>
-    <row r="18" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
     </row>
-    <row r="19" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>190</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
     </row>
-    <row r="20" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
     </row>
-    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>193</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
     </row>
-    <row r="23" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
     </row>
-    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B25" s="26"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
     </row>
-    <row r="26" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gLB/Pz+OBuZ64eKPWP8OurdzZcnoSbTOKVAyttiZPfv6ePWA5nXL3EwrusQjBPD/PqFAOncZI6HPSKAIq8Ap0w==" saltValue="hqAarfGK149a9u8yIH9vHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
@@ -14660,106 +14660,106 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="65a4630a-ddb7-4637-a458-846b86f21d9b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...6 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C05A2E7-5CC0-40B8-AF0B-8202AFEC2705}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="65a4630a-ddb7-4637-a458-846b86f21d9b"/>
     <ds:schemaRef ds:uri="95d36cdc-4d70-43ea-ad7f-09763e3c9eb7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AF6B0DC-E533-45BC-B220-3A4400AA2458}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E25FDE8B-9B65-4984-9396-779023F001FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="95d36cdc-4d70-43ea-ad7f-09763e3c9eb7"/>
     <ds:schemaRef ds:uri="65a4630a-ddb7-4637-a458-846b86f21d9b"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AF6B0DC-E533-45BC-B220-3A4400AA2458}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>