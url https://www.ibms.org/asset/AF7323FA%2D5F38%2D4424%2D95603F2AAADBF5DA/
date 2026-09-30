--- v0 (2026-04-22)
+++ v1 (2026-09-30)
@@ -7269,84 +7269,68 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00CF3660">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CF3660">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B627504" w14:textId="4EDCC054" w:rsidR="003773A3" w:rsidRDefault="00C253A3" w:rsidP="003773A3">
+          <w:p w14:paraId="0B627504" w14:textId="41CD115B" w:rsidR="003773A3" w:rsidRDefault="00C253A3" w:rsidP="003773A3">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3660">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Histocompatibility &amp; Immunogenetics</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>(version 4 only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2FD366" w14:textId="09C72F2F" w:rsidR="003773A3" w:rsidRPr="00CF3660" w:rsidRDefault="003773A3" w:rsidP="003773A3">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3660">
@@ -7826,50 +7810,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3701AA44" w14:textId="3DB09975" w:rsidR="006F5949" w:rsidRPr="00E1348A" w:rsidRDefault="006F5949" w:rsidP="006F5949">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1348A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declaration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EDD229" w14:textId="77777777" w:rsidR="006F5949" w:rsidRDefault="006F5949" w:rsidP="006F5949">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FA45879" w14:textId="77777777" w:rsidR="006F5949" w:rsidRDefault="006F5949" w:rsidP="00A52C44">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0067076D">
@@ -9801,61 +9786,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.ibms.org/privacy-notice/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53AF91EF" w14:textId="77777777" w:rsidR="00CF3660" w:rsidRDefault="00CF3660" w:rsidP="00CF3660"/>
     <w:sectPr w:rsidR="00CF3660" w:rsidSect="00A613ED">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="970" w:right="1440" w:bottom="1440" w:left="1440" w:header="568" w:footer="294" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A389835" w14:textId="77777777" w:rsidR="00A613ED" w:rsidRDefault="00A613ED" w:rsidP="00CF3660">
+    <w:p w14:paraId="5B22C834" w14:textId="77777777" w:rsidR="00173B15" w:rsidRDefault="00173B15" w:rsidP="00CF3660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3386467E" w14:textId="77777777" w:rsidR="00A613ED" w:rsidRDefault="00A613ED" w:rsidP="00CF3660">
+    <w:p w14:paraId="795E836B" w14:textId="77777777" w:rsidR="00173B15" w:rsidRDefault="00173B15" w:rsidP="00CF3660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10094,51 +10079,51 @@
       </w:rPr>
       <w:t>L</w:t>
     </w:r>
     <w:r w:rsidR="00CF3660" w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">aboratory </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>T</w:t>
     </w:r>
     <w:r w:rsidR="00CF3660" w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>raining for the Specialist Diploma</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="48A6E607" w14:textId="30AD472E" w:rsidR="00CF3660" w:rsidRPr="00CF3660" w:rsidRDefault="00CF3660" w:rsidP="00CF3660">
+  <w:p w14:paraId="48A6E607" w14:textId="1BC57760" w:rsidR="00CF3660" w:rsidRPr="00CF3660" w:rsidRDefault="00CF3660" w:rsidP="00CF3660">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8822"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:bCs/>
@@ -10244,113 +10229,131 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="00436BB9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
+    <w:r w:rsidR="00251537">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t>.1</w:t>
+    </w:r>
     <w:r w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="009C27EB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00251537">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF3660">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="009C27EB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="233DD7B7" w14:textId="77777777" w:rsidR="00A613ED" w:rsidRDefault="00A613ED" w:rsidP="00CF3660">
+    <w:p w14:paraId="5A831B31" w14:textId="77777777" w:rsidR="00173B15" w:rsidRDefault="00173B15" w:rsidP="00CF3660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C313D73" w14:textId="77777777" w:rsidR="00A613ED" w:rsidRDefault="00A613ED" w:rsidP="00CF3660">
+    <w:p w14:paraId="72249F4C" w14:textId="77777777" w:rsidR="00173B15" w:rsidRDefault="00173B15" w:rsidP="00CF3660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF23EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAA8BB82"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10442,106 +10445,109 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1893736971">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF3660"/>
     <w:rsid w:val="00000ADC"/>
     <w:rsid w:val="00013308"/>
     <w:rsid w:val="0003684B"/>
     <w:rsid w:val="0005067B"/>
     <w:rsid w:val="000925EB"/>
     <w:rsid w:val="0009292E"/>
     <w:rsid w:val="000953F3"/>
     <w:rsid w:val="000B2970"/>
     <w:rsid w:val="000B4517"/>
     <w:rsid w:val="000D36CB"/>
     <w:rsid w:val="000F0ACE"/>
     <w:rsid w:val="0011075B"/>
     <w:rsid w:val="001365FD"/>
     <w:rsid w:val="00171ABC"/>
+    <w:rsid w:val="00173B15"/>
     <w:rsid w:val="00177960"/>
     <w:rsid w:val="001779DB"/>
     <w:rsid w:val="001E6343"/>
     <w:rsid w:val="00204418"/>
     <w:rsid w:val="00214AEB"/>
     <w:rsid w:val="00245691"/>
+    <w:rsid w:val="00251537"/>
     <w:rsid w:val="00255B1C"/>
     <w:rsid w:val="002C2221"/>
     <w:rsid w:val="002C484A"/>
     <w:rsid w:val="002C7E18"/>
     <w:rsid w:val="00362AF0"/>
     <w:rsid w:val="00375021"/>
     <w:rsid w:val="003773A3"/>
     <w:rsid w:val="003808F8"/>
+    <w:rsid w:val="00392FA8"/>
     <w:rsid w:val="003A4CE6"/>
     <w:rsid w:val="003A5BCC"/>
     <w:rsid w:val="003B5579"/>
     <w:rsid w:val="003E7564"/>
+    <w:rsid w:val="00414258"/>
     <w:rsid w:val="0041661D"/>
     <w:rsid w:val="00436BB9"/>
     <w:rsid w:val="00460A08"/>
     <w:rsid w:val="00463CBC"/>
     <w:rsid w:val="0053574A"/>
     <w:rsid w:val="005760CC"/>
     <w:rsid w:val="005909BC"/>
     <w:rsid w:val="005A5FFF"/>
     <w:rsid w:val="005D3B24"/>
     <w:rsid w:val="005D3D39"/>
     <w:rsid w:val="005E52E4"/>
     <w:rsid w:val="005E7A2D"/>
     <w:rsid w:val="0063436C"/>
     <w:rsid w:val="006922FB"/>
     <w:rsid w:val="006A73DC"/>
     <w:rsid w:val="006D2BA0"/>
     <w:rsid w:val="006E0B07"/>
     <w:rsid w:val="006E131D"/>
     <w:rsid w:val="006E25A9"/>
     <w:rsid w:val="006E7277"/>
     <w:rsid w:val="006E7A1F"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F4D47"/>
     <w:rsid w:val="006F5949"/>
     <w:rsid w:val="0070113E"/>
@@ -11485,69 +11491,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>919</Words>
-  <Characters>5167</Characters>
+  <Words>905</Words>
+  <Characters>5164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>271</Lines>
-  <Paragraphs>217</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5869</CharactersWithSpaces>
+  <CharactersWithSpaces>6057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Richardia Penn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>