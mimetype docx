--- v0 (2026-04-30)
+++ v1 (2026-08-23)
@@ -77,129 +77,121 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FAF757" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00EC12C8" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C89427B" w14:textId="3AEEDF2B" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EC12C8">
+    <w:p w14:paraId="7C89427B" w14:textId="08C672DF" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EC12C8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-834"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC12C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFICATE OF EXPERT PRACTICE IN </w:t>
       </w:r>
       <w:r w:rsidR="0005643C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LEADERSHIP AND MANAGEMENT</w:t>
       </w:r>
       <w:r w:rsidR="00877E22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C7220" w:rsidRPr="001C7220">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00072740">
+      <w:r w:rsidR="00283EF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC12C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A9C9B9" w14:textId="77777777" w:rsidR="00072740" w:rsidRDefault="00072740" w:rsidP="00EC12C8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-834"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="509780F8" w14:textId="47023FAC" w:rsidR="00072740" w:rsidRPr="00072740" w:rsidRDefault="00072740" w:rsidP="00EC12C8">
+    <w:p w14:paraId="509780F8" w14:textId="6B7FAADD" w:rsidR="00072740" w:rsidRPr="00072740" w:rsidRDefault="00072740" w:rsidP="00EC12C8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-834"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please note that t</w:t>
       </w:r>
       <w:r w:rsidRPr="00072740">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -293,50 +285,95 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">point of application and you </w:t>
       </w:r>
       <w:r w:rsidRPr="00072740">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00072740">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maintain your membership throughout the duration of the qualification.</w:t>
+      </w:r>
+      <w:r w:rsidR="00283EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="00283EF5" w:rsidRPr="00AB0146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riority will be given to applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00283EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with correct</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and current</w:t>
+      </w:r>
+      <w:r w:rsidR="00283EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membership.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C85ABA" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="794D56BA" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -656,95 +693,65 @@
           <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413691DF" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6586F825" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
+    <w:p w14:paraId="13D522AC" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05EA7F02" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
-[...28 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B92D381" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AC907E7" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
@@ -966,51 +973,50 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45EFE71B" w14:textId="28D0E7F8" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502E98FF" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26B04CAC" w14:textId="77777777" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -1049,84 +1055,84 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371348C9" w14:textId="47F7EDCD" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DC24AD" w14:textId="15C19A0B" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
+    <w:p w14:paraId="79DC24AD" w14:textId="56E82454" w:rsidR="00EF226B" w:rsidRPr="00735257" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an applicant subsequently gains the Institute’s Certificate of Expert Practice i</w:t>
       </w:r>
       <w:r w:rsidR="00EB23D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="00D7640F">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> on the basis of incorrect information, this may give them a pecuniary advantage by deception.  In such circumstances the Institute may withdraw the Certificate.  The onus for ensuring the full and accurate disclosure of information rests with the applicant.</w:t>
+      <w:r w:rsidR="00C1086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leadership and Management </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735257">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on the basis of incorrect information, this may give them a pecuniary advantage by deception.  In such circumstances the Institute may withdraw the Certificate.  The onus for ensuring the full and accurate disclosure of information rests with the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB8AA1D" w14:textId="587AD655" w:rsidR="00EF226B" w:rsidRPr="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF226B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I declare that the information given in this document and in all attached forms is true and accurate.</w:t>
       </w:r>
     </w:p>
@@ -1846,79 +1852,87 @@
         <w:t xml:space="preserve">via telephone </w:t>
       </w:r>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on receipt of this form to get th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at information</w:t>
       </w:r>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481AF1D2" w14:textId="4CBBF229" w:rsidR="00EF226B" w:rsidRDefault="00EF226B"/>
-    <w:p w14:paraId="518E2B03" w14:textId="3443B338" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
+    <w:p w14:paraId="518E2B03" w14:textId="02E53EB5" w:rsidR="00EF226B" w:rsidRDefault="00EF226B" w:rsidP="00EF226B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Completed forms together with the examination fee of </w:t>
       </w:r>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00845717">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>812</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00283EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="00735257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
@@ -1940,143 +1954,183 @@
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="000B11B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:t>examinations@ibms.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058F57B4" w14:textId="77777777" w:rsidR="006658FF" w:rsidRDefault="006658FF" w:rsidP="00EF226B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6145E5CF" w14:textId="67244F48" w:rsidR="00EF226B" w:rsidRPr="006658FF" w:rsidRDefault="00EF226B">
+    <w:p w14:paraId="6145E5CF" w14:textId="457DC36C" w:rsidR="00EF226B" w:rsidRPr="006658FF" w:rsidRDefault="00EF226B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: </w:t>
       </w:r>
       <w:r w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Places for the course are limited to a maximum of </w:t>
       </w:r>
       <w:r w:rsidR="000A33E9" w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:r w:rsidR="00D7640F" w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>in 202</w:t>
       </w:r>
-      <w:r w:rsidR="000A33E9" w:rsidRPr="006658FF">
+      <w:r w:rsidR="00283EF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D7640F" w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006658FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">and will be allocated strictly on the order in which completed applications forms arrive at the IBMS. </w:t>
+        <w:t xml:space="preserve">and will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4858">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>processed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strictly on the order in which</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4858">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correctly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed applications forms arrive at the IBMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4858">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Application forms with correct membership and an accompanying purchase order will be given priority.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EF226B" w:rsidRPr="006658FF">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34313316" w14:textId="77777777" w:rsidR="00C065E0" w:rsidRDefault="00C065E0" w:rsidP="00EF226B">
+    <w:p w14:paraId="09B0DB12" w14:textId="77777777" w:rsidR="00FC69C7" w:rsidRDefault="00FC69C7" w:rsidP="00EF226B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B668BE1" w14:textId="77777777" w:rsidR="00C065E0" w:rsidRDefault="00C065E0" w:rsidP="00EF226B">
+    <w:p w14:paraId="4E5F6914" w14:textId="77777777" w:rsidR="00FC69C7" w:rsidRDefault="00FC69C7" w:rsidP="00EF226B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2111,113 +2165,91 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53D2A5AF" w14:textId="7FC8BF98" w:rsidR="00510208" w:rsidRPr="00510208" w:rsidRDefault="00510208" w:rsidP="00510208">
     <w:pPr>
       <w:pStyle w:val="Heading7"/>
       <w:ind w:hanging="426"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007245EC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Institute of Biomedical Science, 12 </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> Square, London, EC1R 5HL Tel: 020 7713 0214, Website:</w:t>
+      <w:t>Institute of Biomedical Science, 12 Coldbath Square, London, EC1R 5HL Tel: 020 7713 0214, Website:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="007245EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>www.ibms.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D6E6F33" w14:textId="77777777" w:rsidR="00C065E0" w:rsidRDefault="00C065E0" w:rsidP="00EF226B">
+    <w:p w14:paraId="3F454E89" w14:textId="77777777" w:rsidR="00FC69C7" w:rsidRDefault="00FC69C7" w:rsidP="00EF226B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B9EF1BB" w14:textId="77777777" w:rsidR="00C065E0" w:rsidRDefault="00C065E0" w:rsidP="00EF226B">
+    <w:p w14:paraId="7285A60B" w14:textId="77777777" w:rsidR="00FC69C7" w:rsidRDefault="00FC69C7" w:rsidP="00EF226B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="499FD163" w14:textId="498CCF9A" w:rsidR="00EF226B" w:rsidRDefault="00EF226B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF226B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A signature of a manager is not required if the applicant is paying the examination fee</w:t>
       </w:r>
@@ -2377,107 +2409,121 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="113" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1257909107">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1950887693">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1477533533">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF226B"/>
+    <w:rsid w:val="00031B97"/>
     <w:rsid w:val="0005643C"/>
     <w:rsid w:val="00072740"/>
     <w:rsid w:val="000A33E9"/>
     <w:rsid w:val="001129B9"/>
+    <w:rsid w:val="001944E9"/>
     <w:rsid w:val="001C7220"/>
+    <w:rsid w:val="00283EF5"/>
     <w:rsid w:val="003F0021"/>
     <w:rsid w:val="00445D6E"/>
     <w:rsid w:val="004878DF"/>
+    <w:rsid w:val="004B3C6C"/>
     <w:rsid w:val="004D514F"/>
     <w:rsid w:val="00505E72"/>
     <w:rsid w:val="00510208"/>
+    <w:rsid w:val="0053527D"/>
     <w:rsid w:val="005357BC"/>
     <w:rsid w:val="00616639"/>
     <w:rsid w:val="006332C2"/>
     <w:rsid w:val="006658FF"/>
     <w:rsid w:val="00665EDD"/>
     <w:rsid w:val="00671260"/>
     <w:rsid w:val="00695953"/>
+    <w:rsid w:val="006A6EC9"/>
     <w:rsid w:val="00725132"/>
     <w:rsid w:val="007E01E1"/>
     <w:rsid w:val="0083420F"/>
     <w:rsid w:val="00845717"/>
     <w:rsid w:val="00877E22"/>
     <w:rsid w:val="009B3E25"/>
+    <w:rsid w:val="009E66C4"/>
+    <w:rsid w:val="00A03A80"/>
     <w:rsid w:val="00B51C8E"/>
+    <w:rsid w:val="00BF63CD"/>
     <w:rsid w:val="00C065E0"/>
+    <w:rsid w:val="00C1086B"/>
     <w:rsid w:val="00C7185B"/>
     <w:rsid w:val="00C80F3E"/>
+    <w:rsid w:val="00CA4858"/>
+    <w:rsid w:val="00D0234A"/>
     <w:rsid w:val="00D7640F"/>
     <w:rsid w:val="00D961B4"/>
+    <w:rsid w:val="00E05874"/>
     <w:rsid w:val="00E10DB9"/>
+    <w:rsid w:val="00E46E31"/>
     <w:rsid w:val="00EB23D7"/>
     <w:rsid w:val="00EC12C8"/>
     <w:rsid w:val="00EF226B"/>
     <w:rsid w:val="00EF3CE3"/>
     <w:rsid w:val="00F76A8F"/>
+    <w:rsid w:val="00FC69C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B6EBDBD"/>
@@ -3458,69 +3504,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86DD2315-8406-4FC9-B536-47C924C831D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>407</Words>
-  <Characters>2326</Characters>
+  <Words>427</Words>
+  <Characters>2477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2728</CharactersWithSpaces>
+  <CharactersWithSpaces>2864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Ward</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>