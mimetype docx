--- v0 (2026-04-20)
+++ v1 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10E3D21C" w14:textId="77777777" w:rsidR="00EA7790" w:rsidRDefault="000C3F88" w:rsidP="007650DD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="10" w:color="4F81BD"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8250"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
@@ -839,50 +839,188 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC00BF" w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC00BF" w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001A217F" w14:paraId="273D9E04" w14:textId="77777777" w:rsidTr="0011431A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AAF31E" w14:textId="2C96D9A3" w:rsidR="001A217F" w:rsidRDefault="001A217F" w:rsidP="0011431A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Candidate Name:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E390578" w14:textId="5E095B3A" w:rsidR="00665A1B" w:rsidRDefault="00665A1B" w:rsidP="00665A1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27FDB6E9" w14:textId="77777777" w:rsidR="00AB3666" w:rsidRPr="00665A1B" w:rsidRDefault="00AB3666" w:rsidP="00665A1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2665,91 +2803,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe your formal trust and departmental induction process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2011976014"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55160271" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="304289008"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="48687BFF" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -2799,91 +2939,93 @@
             </w:r>
             <w:r w:rsidR="00A54120">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1875225396"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="48F91779" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1606773420"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="170660C4" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -2953,91 +3095,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or if you have concerns about the safety and well-being of service users. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1407070752"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0DE5F88E" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00C00663" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="2025429366"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4A7D2352" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3095,91 +3239,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1732295979"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="436316EA" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1238830586"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B72DDD5" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3229,91 +3375,93 @@
             </w:r>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>followed a structured training programme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2000038276"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="475E4208" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1301302879"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="06180B9F" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="000917F9" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3355,91 +3503,93 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the above?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-921794709"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="13B7F283" w14:textId="77777777" w:rsidR="008623EB" w:rsidRDefault="00517007" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1683316333"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="12DF589F" w14:textId="77777777" w:rsidR="008623EB" w:rsidRDefault="00517007" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3467,91 +3617,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Were there any other trainees?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="370819485"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0817EF95" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1895243800"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="194EDF2E" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3579,91 +3731,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Was all the training done on one site?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1748565168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2A70B500" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1391538124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="40DC8CC1" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3691,91 +3845,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Was there any rotation or collaboration with other departments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="89360247"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3A9E53AE" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="803200306"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="66FD0FDA" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3823,91 +3979,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="999542334"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7ACE3C7F" w14:textId="4F7C513B" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00385856" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1968341750"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="54F3CBA5" w14:textId="77777777" w:rsidR="00DA6BCC" w:rsidRPr="00DA6BCC" w:rsidRDefault="00310C99" w:rsidP="000917F9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3998,91 +4156,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 2023?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-225762655"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7EF88126" w14:textId="319618A1" w:rsidR="00385856" w:rsidRPr="0069732B" w:rsidRDefault="00385856" w:rsidP="00385856">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0069732B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-763679972"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1E7F9740" w14:textId="663B9B8C" w:rsidR="00385856" w:rsidRPr="0069732B" w:rsidRDefault="00385856" w:rsidP="00385856">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0069732B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4247,91 +4407,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Was a copy of the training programme made available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2112047642"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0B4E3A03" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00310C99">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="475735311"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="629" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="531446A7" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4357,91 +4519,93 @@
             </w:pPr>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does each trainee have a nominated HCPC registered training officer/mentor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="145550527"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1951848E" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-863432176"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="629" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6756FD72" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4467,91 +4631,93 @@
             </w:pPr>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Do they have access to current textbooks and journals?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="830788881"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="09108DD9" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1762563376"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="629" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B1E719B" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4593,91 +4759,93 @@
             </w:r>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for study?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1337073872"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0B996AF5" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1574583889"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="629" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="17A8F6AC" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4791,91 +4959,93 @@
             </w:r>
             <w:r w:rsidR="00996862">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-830290318"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="33258D94" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1889682557"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="629" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="42B5464D" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4925,91 +5095,93 @@
             </w:r>
             <w:r w:rsidR="006B4847">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>information that is accessible to the candidate?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-795523338"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C99660A" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1711715446"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="629" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="63EC5A48" w14:textId="77777777" w:rsidR="00310C99" w:rsidRPr="00310C99" w:rsidRDefault="00310C99" w:rsidP="00310C99">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5656,50 +5828,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  1.1, 1.2, 2.1, 2.2, 2.3, 2.4, 2.5, 2.6, 2.7, 3.1, 3.2, 3.3, 4.4, 4.6, 11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1798262546"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="24984538" w14:textId="77777777" w:rsidR="00B015B5" w:rsidRPr="00B015B5" w:rsidRDefault="00B015B5" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5863,50 +6036,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers: 1, 2, 2.4, 2.7, 2.8, 3, 4, 4.1, 4.2, 4.3, 4.4, 4.5, 11, 14.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-914782499"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="67BF5C4A" w14:textId="77777777" w:rsidR="00B015B5" w:rsidRPr="00B015B5" w:rsidRDefault="00B015B5" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -6425,50 +6599,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  5, 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-24489395"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6B1E1909" w14:textId="77777777" w:rsidR="00B015B5" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -6632,50 +6807,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1301919018"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="358B5942" w14:textId="77777777" w:rsidR="00B015B5" w:rsidRPr="00B015B5" w:rsidRDefault="00B015B5" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -7185,50 +7361,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  8.3, 8.6, 8.7, 8.8, 8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="352692909"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5257D0D2" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -7392,50 +7569,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  8, 8.1, 8.2, 8.4, 8.5, 14.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="132918024"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="03852A6B" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -7927,50 +8105,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  7, 7.1, 7.2, 7.3, 10.2, 10.3, 10.5, 10.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1830102680"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53A60C82" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -8134,50 +8313,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  7, 10, 10.1, 10.3, 10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-737708356"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0F8EC125" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -8687,50 +8867,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  9.2, 9.3, 9.5, 13.3, 13.4, 13.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1141155301"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B5EB356" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -8894,50 +9075,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  9, 9.1, 9.4, 12.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1853407400"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="00BE6A42" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -9662,50 +9844,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  13, 13.1, 13.2, 13.6, 13.7, 13.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="949752743"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="025ECF76" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -9869,50 +10052,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  14, 14.14, 14.17, 14.18, 14.19, 14.20, 14.21, 14.23, 14.24, 14.25, 15.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="873188955"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="79580851" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -10404,50 +10588,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  15, 15.1, 15.2, 13.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1542668607"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5995362C" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -10611,50 +10796,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  15.2, 15.3, 15.4, 15.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1635912535"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="58E0F693" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11155,50 +11341,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  11.2, 12.3, 12.5, 12.7, 14.15, 14.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="965943191"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="016D9212" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11362,50 +11549,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  12, 12.1, 12.4, 12.5, 12.6, 12.8, 12.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="566615188"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="59ED0931" w14:textId="77777777" w:rsidR="008B1B0C" w:rsidRPr="00B015B5" w:rsidRDefault="008B1B0C" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11897,50 +12085,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  13.10, 14.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1890258758"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2248830E" w14:textId="77777777" w:rsidR="002F26DA" w:rsidRPr="00B015B5" w:rsidRDefault="002F26DA" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12104,50 +12293,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  13.9, 14.2, 14.3, 14.4, 14.5, 14.6, 14.7, 14.8, 14.9, 14.10, 14.11, 14.12, 14.13, 14.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1923837879"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="22FF115C" w14:textId="77777777" w:rsidR="002F26DA" w:rsidRPr="00B015B5" w:rsidRDefault="002F26DA" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12640,50 +12830,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  14.30, 14.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1329514067"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="456482FD" w14:textId="77777777" w:rsidR="002F26DA" w:rsidRPr="00B015B5" w:rsidRDefault="002F26DA" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12847,50 +13038,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> numbers:  14.27, 14.28, 14.29, 14.32, 14.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-51319078"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1313" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="755A3E4E" w14:textId="77777777" w:rsidR="002F26DA" w:rsidRPr="00B015B5" w:rsidRDefault="002F26DA" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13605,91 +13797,93 @@
             </w:pPr>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Candidate was able to show they knew the correct procedures for handling specimens, pre and post analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1607331728"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6153A172" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-635489509"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="60658C78" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13715,91 +13909,93 @@
             </w:pPr>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Candidate was able to show a knowledge and application of health &amp; safety requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-174421430"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="447CD80F" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1616978651"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="04799770" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13825,91 +14021,93 @@
             </w:pPr>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Candidate was able to show they knew how to use the main laboratory computer system in accordance with service requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="901249540"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2C7E92AC" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-930268177"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ECDAE5F" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13935,91 +14133,93 @@
             </w:pPr>
             <w:r w:rsidRPr="003F1053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Candidate was able to show they knew how to operate equipment used in the preparation and analysis of samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1906142713"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="45C4522C" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1938863200"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="17912F63" w14:textId="77777777" w:rsidR="00FA207F" w:rsidRPr="00FA207F" w:rsidRDefault="00FA207F" w:rsidP="00FA207F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -14408,91 +14608,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Environment, Facilities and Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="572860479"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="71FE718C" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1416203638"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4956E9A4" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -14518,91 +14720,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Health and Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1401251654"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B9C1B7B" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1189714854"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0ED71427" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -14628,91 +14832,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Workload and Staffing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1768913939"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="41C94818" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2048983480"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="61DF917D" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -14738,91 +14944,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2081820575"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="79160FDB" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="392163799"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5E6B3ACB" w14:textId="77777777" w:rsidR="00E55CE1" w:rsidRPr="00FA207F" w:rsidRDefault="00E55CE1" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -14848,91 +15056,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education and Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-236716773"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="729E1438" w14:textId="77777777" w:rsidR="000C55E0" w:rsidRDefault="000C55E0" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-421788505"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="357AA34D" w14:textId="77777777" w:rsidR="000C55E0" w:rsidRDefault="000C55E0" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -14958,91 +15168,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1681230586"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="380C6208" w14:textId="77777777" w:rsidR="000C55E0" w:rsidRDefault="000C55E0" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1130551709"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1337" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4E19A95E" w14:textId="77777777" w:rsidR="000C55E0" w:rsidRDefault="000C55E0" w:rsidP="00EC460F">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -15683,87 +15895,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1478758214"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1303374448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B1CC5A" w14:textId="77777777" w:rsidR="00EC460F" w:rsidRDefault="00EC460F" w:rsidP="00EC460F">
             <w:pPr>
               <w:tabs>
@@ -15991,87 +16205,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1388845046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1844858537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8FA3C7" w14:textId="77777777" w:rsidR="00EC460F" w:rsidRDefault="00EC460F" w:rsidP="00EC460F">
             <w:pPr>
               <w:tabs>
@@ -16905,125 +17121,125 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79BD62EE" w14:textId="77777777" w:rsidR="00EC460F" w:rsidRPr="008B1B0C" w:rsidRDefault="00EC460F" w:rsidP="00EC460F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC460F" w:rsidRPr="008B1B0C" w:rsidSect="009437FF">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="340" w:right="1440" w:bottom="454" w:left="1440" w:header="680" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="614C55F8" w14:textId="77777777" w:rsidR="009437FF" w:rsidRDefault="009437FF" w:rsidP="00BF69B9">
+    <w:p w14:paraId="25D32A10" w14:textId="77777777" w:rsidR="00CD08B4" w:rsidRDefault="00CD08B4" w:rsidP="00BF69B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A27DCC" w14:textId="77777777" w:rsidR="009437FF" w:rsidRDefault="009437FF" w:rsidP="00BF69B9">
+    <w:p w14:paraId="1F3FB337" w14:textId="77777777" w:rsidR="00CD08B4" w:rsidRDefault="00CD08B4" w:rsidP="00BF69B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02A4F39A" w14:textId="7B0878F2" w:rsidR="00BF69B9" w:rsidRPr="006E6A74" w:rsidRDefault="00BF69B9" w:rsidP="003666F5">
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006E6A74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
@@ -17252,51 +17468,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>eport for the</w:t>
     </w:r>
     <w:r w:rsidRPr="006E6A74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Verification of the Registration Training Portfolio fo</w:t>
     </w:r>
     <w:r w:rsidR="00DA5E7E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>r the Certificate of Competence</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19373AD6" w14:textId="44B08063" w:rsidR="00BF69B9" w:rsidRPr="00BF69B9" w:rsidRDefault="00BF69B9">
+  <w:p w14:paraId="19373AD6" w14:textId="5063CD35" w:rsidR="00BF69B9" w:rsidRPr="00BF69B9" w:rsidRDefault="00BF69B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
@@ -17391,254 +17607,259 @@
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Version 6</w:t>
     </w:r>
     <w:r w:rsidR="00BC00BF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00996862">
+    <w:r w:rsidR="00750D26">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (0</w:t>
     </w:r>
-    <w:r w:rsidR="00996862">
+    <w:r w:rsidR="00750D26">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00BC00BF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00996862">
+    <w:r w:rsidR="00750D26">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF69B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E29B7E5" w14:textId="77777777" w:rsidR="009437FF" w:rsidRDefault="009437FF" w:rsidP="00BF69B9">
+    <w:p w14:paraId="22C1FCA0" w14:textId="77777777" w:rsidR="00CD08B4" w:rsidRDefault="00CD08B4" w:rsidP="00BF69B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63FD5E25" w14:textId="77777777" w:rsidR="009437FF" w:rsidRDefault="009437FF" w:rsidP="00BF69B9">
+    <w:p w14:paraId="6E689BA6" w14:textId="77777777" w:rsidR="00CD08B4" w:rsidRDefault="00CD08B4" w:rsidP="00BF69B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA7790"/>
     <w:rsid w:val="00057DDF"/>
     <w:rsid w:val="00070F53"/>
     <w:rsid w:val="000917F9"/>
     <w:rsid w:val="000C3F88"/>
     <w:rsid w:val="000C55E0"/>
     <w:rsid w:val="001379EF"/>
     <w:rsid w:val="00183071"/>
+    <w:rsid w:val="001A217F"/>
     <w:rsid w:val="001D1456"/>
     <w:rsid w:val="001F530F"/>
     <w:rsid w:val="00235BD1"/>
     <w:rsid w:val="00244DA2"/>
+    <w:rsid w:val="002D33A0"/>
     <w:rsid w:val="002F26DA"/>
     <w:rsid w:val="003054AA"/>
     <w:rsid w:val="00310C99"/>
     <w:rsid w:val="003666F5"/>
     <w:rsid w:val="00385856"/>
     <w:rsid w:val="003D0712"/>
     <w:rsid w:val="00432B69"/>
     <w:rsid w:val="0044174C"/>
     <w:rsid w:val="00447320"/>
     <w:rsid w:val="00455818"/>
     <w:rsid w:val="004D0A54"/>
     <w:rsid w:val="004E0662"/>
     <w:rsid w:val="004F3435"/>
     <w:rsid w:val="00517007"/>
     <w:rsid w:val="00596D0D"/>
     <w:rsid w:val="005B1E4D"/>
     <w:rsid w:val="00600C31"/>
     <w:rsid w:val="00612F7D"/>
     <w:rsid w:val="00642A43"/>
     <w:rsid w:val="00665A1B"/>
     <w:rsid w:val="0069732B"/>
     <w:rsid w:val="006B4847"/>
     <w:rsid w:val="006D4FEC"/>
     <w:rsid w:val="0071132D"/>
+    <w:rsid w:val="00750D26"/>
     <w:rsid w:val="007650DD"/>
     <w:rsid w:val="00785F8C"/>
+    <w:rsid w:val="00795C43"/>
     <w:rsid w:val="008623EB"/>
     <w:rsid w:val="008A3C1C"/>
     <w:rsid w:val="008B1B0C"/>
     <w:rsid w:val="009437FF"/>
     <w:rsid w:val="00986C2E"/>
     <w:rsid w:val="00996862"/>
     <w:rsid w:val="009D221A"/>
     <w:rsid w:val="009D6E3A"/>
     <w:rsid w:val="00A54120"/>
     <w:rsid w:val="00A544BC"/>
     <w:rsid w:val="00AB3666"/>
     <w:rsid w:val="00B015B5"/>
     <w:rsid w:val="00B21CCC"/>
     <w:rsid w:val="00B7355E"/>
     <w:rsid w:val="00BC00BF"/>
     <w:rsid w:val="00BF69B9"/>
     <w:rsid w:val="00C00663"/>
     <w:rsid w:val="00C2292F"/>
     <w:rsid w:val="00C306A9"/>
+    <w:rsid w:val="00CD08B4"/>
     <w:rsid w:val="00CE7682"/>
     <w:rsid w:val="00CF2DCE"/>
     <w:rsid w:val="00D6365C"/>
     <w:rsid w:val="00DA5E7E"/>
     <w:rsid w:val="00DA6BCC"/>
     <w:rsid w:val="00DF44C4"/>
     <w:rsid w:val="00E55CE1"/>
     <w:rsid w:val="00E8393F"/>
     <w:rsid w:val="00EA7790"/>
     <w:rsid w:val="00EC460F"/>
     <w:rsid w:val="00FA207F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B93FFBC"/>
   <w15:docId w15:val="{F36BB59D-81A7-4C1A-8D0D-B11C0D38CF2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18245,51 +18466,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00996862"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibms.org/privacy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibms.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registration@ibms.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -18549,66 +18770,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1849</Words>
-  <Characters>10542</Characters>
+  <Words>1912</Words>
+  <Characters>10516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>808</Lines>
+  <Paragraphs>460</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12367</CharactersWithSpaces>
+  <CharactersWithSpaces>11968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Emma-Jane Plews</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>