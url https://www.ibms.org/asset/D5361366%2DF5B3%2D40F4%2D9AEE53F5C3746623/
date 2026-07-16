--- v0 (2026-04-26)
+++ v1 (2026-07-16)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0005AADD" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00CB5A93" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41C9B79F" wp14:editId="729617D0">
             <wp:extent cx="1543050" cy="1333500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1458,130 +1458,164 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426046">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please include any publications the nominee has contributed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9E3997" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D145A08" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
+    <w:p w14:paraId="0D145A08" w14:textId="7A8D4E77" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426046">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 5: Regional Chair support </w:t>
+        <w:t xml:space="preserve">Section 5: </w:t>
+      </w:r>
+      <w:r w:rsidR="00411480">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CEA844" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="731A1DDB" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Where the nominee is unknown to the Regional Chair they should base their support on the information contained in Sections 1 – 4. </w:t>
+    <w:p w14:paraId="5863581E" w14:textId="77777777" w:rsidR="00411480" w:rsidRPr="00A41671" w:rsidRDefault="00411480" w:rsidP="00411480">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All nominations require the support of either the Regional Chair, Regional Council Member in the first instance, or any other Council Member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76384D10" w14:textId="77777777" w:rsidR="00411480" w:rsidRPr="00426046" w:rsidRDefault="00411480" w:rsidP="00411480">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F15AAB" w14:textId="77777777" w:rsidR="00411480" w:rsidRPr="00426046" w:rsidRDefault="00411480" w:rsidP="00411480">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the nominee is unknown to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they should base their support on the information contained in Sections 1 – 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C35ECE" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C18D1CA" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426046">
@@ -4330,97 +4364,124 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A010CA" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71B0D332" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27A31FC0" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
+    <w:p w14:paraId="27A31FC0" w14:textId="4E216081" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426046">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Section 5: Support of Regional Chair (see guidance note 5)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00426046">
+        <w:t>Section 5: Support</w:t>
+      </w:r>
+      <w:r w:rsidR="00411480">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see guidance note 5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3805C285" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
+    <w:p w14:paraId="3805C285" w14:textId="34DF3FA2" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="00411480" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00426046">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Regional Chair details:</w:t>
+        <w:t>Supporter</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2DDF" w:rsidRPr="00426046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500443E1" w14:textId="77777777" w:rsidR="002F2DDF" w:rsidRPr="00426046" w:rsidRDefault="002F2DDF" w:rsidP="002F2DDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -5355,122 +5416,121 @@
     <w:p w14:paraId="00A81886" w14:textId="4BC1773D" w:rsidR="00AC6929" w:rsidRDefault="00AC6929">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58083F98" w14:textId="77777777" w:rsidR="00AC6929" w:rsidRPr="00E81B75" w:rsidRDefault="00AC6929">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC6929" w:rsidRPr="00E81B75" w:rsidSect="00281F02">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="567" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60D21E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E7A572C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5766,127 +5826,129 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="354236673">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2112385110">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="99956247">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D242B"/>
     <w:rsid w:val="000062AC"/>
     <w:rsid w:val="000443F5"/>
     <w:rsid w:val="00052116"/>
     <w:rsid w:val="00067A2B"/>
     <w:rsid w:val="000743CA"/>
     <w:rsid w:val="000C323B"/>
     <w:rsid w:val="000D1951"/>
     <w:rsid w:val="000D6D52"/>
     <w:rsid w:val="000E798E"/>
     <w:rsid w:val="000F1F62"/>
     <w:rsid w:val="0011040B"/>
     <w:rsid w:val="001853C7"/>
     <w:rsid w:val="001D3888"/>
     <w:rsid w:val="00223D61"/>
     <w:rsid w:val="00281F02"/>
     <w:rsid w:val="00294998"/>
     <w:rsid w:val="002C109C"/>
     <w:rsid w:val="002E6E5A"/>
     <w:rsid w:val="002F2DDF"/>
     <w:rsid w:val="00336D3A"/>
     <w:rsid w:val="00354314"/>
     <w:rsid w:val="003657CA"/>
     <w:rsid w:val="00370502"/>
     <w:rsid w:val="003A1F3A"/>
+    <w:rsid w:val="00411480"/>
     <w:rsid w:val="004133D4"/>
     <w:rsid w:val="004217E0"/>
     <w:rsid w:val="00494ADA"/>
     <w:rsid w:val="004C1AF2"/>
     <w:rsid w:val="005E108F"/>
     <w:rsid w:val="0062206F"/>
     <w:rsid w:val="00650943"/>
     <w:rsid w:val="006C3AE4"/>
     <w:rsid w:val="006F0532"/>
     <w:rsid w:val="006F1EBC"/>
     <w:rsid w:val="007172F5"/>
     <w:rsid w:val="00744DAC"/>
     <w:rsid w:val="0075261D"/>
     <w:rsid w:val="007E4A20"/>
     <w:rsid w:val="007F1E7F"/>
     <w:rsid w:val="008626B6"/>
     <w:rsid w:val="008D242B"/>
     <w:rsid w:val="008F084E"/>
     <w:rsid w:val="008F2D34"/>
     <w:rsid w:val="00904141"/>
     <w:rsid w:val="00953E89"/>
     <w:rsid w:val="00974294"/>
     <w:rsid w:val="009D6A1E"/>
     <w:rsid w:val="00A5133E"/>
     <w:rsid w:val="00A62658"/>
     <w:rsid w:val="00A932E6"/>
+    <w:rsid w:val="00AB2BDB"/>
     <w:rsid w:val="00AC6929"/>
     <w:rsid w:val="00AE0418"/>
     <w:rsid w:val="00AE2377"/>
     <w:rsid w:val="00B61408"/>
     <w:rsid w:val="00C367A7"/>
     <w:rsid w:val="00C90DC5"/>
     <w:rsid w:val="00CB313C"/>
     <w:rsid w:val="00D23B7E"/>
     <w:rsid w:val="00D267E5"/>
     <w:rsid w:val="00D34CA9"/>
     <w:rsid w:val="00D64901"/>
     <w:rsid w:val="00D671E0"/>
     <w:rsid w:val="00DC2EEC"/>
     <w:rsid w:val="00DF1A37"/>
     <w:rsid w:val="00E15122"/>
     <w:rsid w:val="00E57641"/>
     <w:rsid w:val="00E81B75"/>
     <w:rsid w:val="00F15930"/>
     <w:rsid w:val="00F82B54"/>
     <w:rsid w:val="00F857BB"/>
     <w:rsid w:val="00FC77D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5895,51 +5957,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22C97AC9"/>
   <w15:docId w15:val="{33639CA6-076C-4102-8BA1-ECC5D7668897}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6410,51 +6472,51 @@
     <w:rsid w:val="0062206F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007172F5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="565148871">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mc@ibms.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibms.org/privacy/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibms.org/about/our-vision-mission-and-values/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6725,66 +6787,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1181</Words>
-  <Characters>6733</Characters>
+  <Words>1195</Words>
+  <Characters>6597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>366</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IBMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7899</CharactersWithSpaces>
+  <CharactersWithSpaces>7669</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nadine Rulliere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>