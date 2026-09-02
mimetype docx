--- v0 (2026-05-04)
+++ v1 (2026-09-02)
@@ -1,64 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48998AF0" w14:textId="24ACBD72" w:rsidR="00E413B2" w:rsidRPr="002A34DE" w:rsidRDefault="00D53F79" w:rsidP="005B5349">
+    <w:p w14:paraId="6DAA257E" w14:textId="336D40F5" w:rsidR="00785242" w:rsidRDefault="00785242" w:rsidP="00785242">
       <w:pPr>
         <w:spacing w:line="329" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0161C1B6" wp14:editId="1E511A44">
+            <wp:extent cx="389614" cy="876632"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1" descr="Description: G:\Nadine\LOGOS\2012\IBMS Logo 2011_WEB.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Description: G:\Nadine\LOGOS\2012\IBMS Logo 2011_WEB.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="390888" cy="879499"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CD0451" w14:textId="77777777" w:rsidR="00785242" w:rsidRDefault="00785242" w:rsidP="00785242">
+      <w:pPr>
+        <w:spacing w:line="329" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9AB16C" w14:textId="2BD035BC" w:rsidR="005B5349" w:rsidRDefault="00D53F79" w:rsidP="00785242">
+      <w:pPr>
+        <w:spacing w:line="329" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Certificate </w:t>
       </w:r>
       <w:r w:rsidR="006A1070" w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -135,343 +216,312 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summary</w:t>
       </w:r>
       <w:r w:rsidR="004A47A9" w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="008276B6" w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C82ACC">
+      <w:r w:rsidR="005B650D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9AB16C" w14:textId="77777777" w:rsidR="005B5349" w:rsidRPr="009A276D" w:rsidRDefault="005B5349" w:rsidP="00E80B35">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="199748D3" w14:textId="77777777" w:rsidR="00785242" w:rsidRPr="009A276D" w:rsidRDefault="00785242" w:rsidP="00785242">
+      <w:pPr>
+        <w:spacing w:line="329" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DED183A" w14:textId="77777777" w:rsidR="005B5349" w:rsidRPr="002A34DE" w:rsidRDefault="005B5349" w:rsidP="00C44C25">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A3A842" w14:textId="465E90CE" w:rsidR="009A276D" w:rsidRDefault="005B5349" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="43A3A842" w14:textId="465E90CE" w:rsidR="009A276D" w:rsidRDefault="005B5349" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>This document provides a summary about the Certificate of Expert Practice (CEP) qualifications.</w:t>
       </w:r>
       <w:r w:rsidR="00DD59EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The CEPs are currently available in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F35144" w14:textId="0ACC9BA8" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
+    <w:p w14:paraId="43F35144" w14:textId="0ACC9BA8" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Laboratory Information Technology and Clinical Informatics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4348F624" w14:textId="44F7F3D2" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
+    <w:p w14:paraId="4348F624" w14:textId="44F7F3D2" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Leadership and Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2924616B" w14:textId="12E5FFB8" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
+    <w:p w14:paraId="5B9A168F" w14:textId="648E0BB7" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Point of Care Testing</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Quality Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9A168F" w14:textId="648E0BB7" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
+    <w:p w14:paraId="18B4B34D" w14:textId="275D2C98" w:rsidR="009A276D" w:rsidRPr="000F7F18" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>Quality Management</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B4B34D" w14:textId="275D2C98" w:rsidR="009A276D" w:rsidRPr="000F7F18" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
-[...26 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5D1FC015" w14:textId="197D0C00" w:rsidR="00DD59EB" w:rsidRPr="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The eligibility criteria for these qualifications varies depending on the qualification</w:t>
       </w:r>
       <w:r w:rsidR="009A276D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>. P</w:t>
       </w:r>
       <w:r w:rsidR="001F68E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>lease see the relevant page of the IBMS website for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3FEB42" w14:textId="77777777" w:rsidR="005B5349" w:rsidRDefault="005B5349" w:rsidP="00E80B35">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3533B93A" w14:textId="0A702C8F" w:rsidR="00DD59EB" w:rsidRPr="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00C44C25">
+    <w:p w14:paraId="3533B93A" w14:textId="47061C45" w:rsidR="00DD59EB" w:rsidRPr="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00C44C25">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Outline of CEP </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD59EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Key Dates for 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A86519">
+      <w:r w:rsidR="005B650D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608D9D9C" w14:textId="77777777" w:rsidR="009A276D" w:rsidRDefault="00615518" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="608D9D9C" w14:textId="77777777" w:rsidR="009A276D" w:rsidRDefault="00615518" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">After the introductory two-week course orientation period, which is common across the different CEPs, </w:t>
       </w:r>
       <w:r w:rsidR="005B5349">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">each of the </w:t>
       </w:r>
@@ -544,64 +594,62 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56DF8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Study for each module is over a two-week period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> apart from the module where Easter falls which runs for three weeks. There is one-week break between modules three and four. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DBC948" w14:textId="77777777" w:rsidR="009A276D" w:rsidRDefault="009A276D" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="59DBC948" w14:textId="77777777" w:rsidR="009A276D" w:rsidRDefault="009A276D" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33CF9107" w14:textId="608712C8" w:rsidR="00BE64CA" w:rsidRDefault="00615518" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="33CF9107" w14:textId="0BFADB90" w:rsidR="00BE64CA" w:rsidRDefault="00615518" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The content</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56DF8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is delivered in a student-centred format</w:t>
       </w:r>
@@ -675,1613 +723,1542 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieces of assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="006D3466">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F68E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The key dates for the courses in 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="005B650D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001F68E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65674638" w14:textId="77777777" w:rsidR="006D3466" w:rsidRPr="00492C2C" w:rsidRDefault="006D3466" w:rsidP="006D3466">
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="65674638" w14:textId="77777777" w:rsidR="006D3466" w:rsidRPr="001070C9" w:rsidRDefault="006D3466" w:rsidP="006D3466">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9242" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6299"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="721EDEE3" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04EB2F03" w14:textId="715ED595" w:rsidR="00C00E1E" w:rsidRPr="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="04EB2F03" w14:textId="507451D5" w:rsidR="00C00E1E" w:rsidRPr="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00E1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Friday 1</w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00C00E1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D773AFD" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00E1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Course Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="6763A116" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2559A8A5" w14:textId="39B624A0" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="2559A8A5" w14:textId="5DA923EF" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>January 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA79748" w14:textId="70E1C8EB" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Module 1 is available for study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="6FB24EC5" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7427B39D" w14:textId="0A7F478A" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="7427B39D" w14:textId="54FD6978" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>February 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32227A15" w14:textId="20E5E39F" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Module 2 is available for study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="23810B63" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2684BEEC" w14:textId="05B9E023" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="2684BEEC" w14:textId="109584FF" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A86519">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003506CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>February 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005B650D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D9D382E" w14:textId="2E5A152B" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Module 3 is available for study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="281D2625" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="289EA42A" w14:textId="1D4D0400" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="289EA42A" w14:textId="3FD83BA7" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>March 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690CB8DF" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Study Week </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="75EDF500" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014D18D6" w14:textId="125F93D4" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="014D18D6" w14:textId="29DDC808" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
             <w:r w:rsidR="00A86519">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001070C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05BE707C" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="00164DDA" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deadline for submission of first assessment piece </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="29C2EA1E" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DCEFED" w14:textId="7343CD27" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="44DCEFED" w14:textId="7C2B6656" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> March 202</w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>March 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AED397A" w14:textId="0D5F2972" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="6AED397A" w14:textId="70177592" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Module 4 is available for study</w:t>
             </w:r>
             <w:r w:rsidR="00C82ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (This is running for thre</w:t>
             </w:r>
             <w:r w:rsidR="00AD37A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>e weeks as Easter falls over the period 3 to 6 April)</w:t>
+              <w:t xml:space="preserve">e weeks as Easter falls over the period </w:t>
+            </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>26 to 29 March</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD37A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="6449BAB3" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="359C50D9" w14:textId="6D51BAE1" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="359C50D9" w14:textId="3826BA95" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D66767" w14:textId="5BDDC64F" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Module 5 is available for study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="267A4267" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8C4E86" w14:textId="00A5F3DC" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="7B8C4E86" w14:textId="076B508B" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>24</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April 202</w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>April 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50AD614A" w14:textId="660DB8D6" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Module 6 is available for study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="740A202D" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B52402F" w14:textId="504B0C60" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="3B52402F" w14:textId="35252E5F" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thursday </w:t>
-[...26 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Thursday</w:t>
+            </w:r>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29 April 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D7531F3" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Conclusion of module delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="1266D9D1" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43814393" w14:textId="1D497823" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="43814393" w14:textId="3BEA59D7" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> May 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="510A4787" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>MCQ and Short Answer Question Online Examination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="2538CA98" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBEDD41" w14:textId="5D199FE2" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="0EBEDD41" w14:textId="581D6422" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Friday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> June 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B3AAE2D" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Candidates notified of result of online examination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="049FB8CF" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC0DF52" w14:textId="2AEBB4E4" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="0EC0DF52" w14:textId="0D479F1D" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> June 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="184405D0" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Re-sits for MCQ and Short Answer Question online examination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="40F223AB" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E81922C" w14:textId="1CC21C83" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="7E81922C" w14:textId="60EA18F6" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> June 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BD18BEF" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="00164DDA" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deadline for submission of second assessment piece </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="12B9CBB4" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="244F3AC7" w14:textId="1C63D107" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="244F3AC7" w14:textId="0130CEE2" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> July 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8EAE1A" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Examination Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="6C292DA3" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC86AF7" w14:textId="79A7AACC" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="7CC86AF7" w14:textId="2682D70D" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> July 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBC76E0" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Notification of results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00E1E" w:rsidRPr="00F62774" w14:paraId="62D616CC" w14:textId="77777777" w:rsidTr="00250767">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C8C440" w14:textId="519D8A6F" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
+          <w:p w14:paraId="02C8C440" w14:textId="3784D503" w:rsidR="00C00E1E" w:rsidRPr="003506CE" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">W/C </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="003506CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> July 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A86519">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005B650D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6299" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1D6C71" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRPr="004E19C9" w:rsidRDefault="00C00E1E" w:rsidP="00250767">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E19C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Certificates sent out</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C99114B" w14:textId="77777777" w:rsidR="00CA0354" w:rsidRDefault="00CA0354" w:rsidP="00A82ED3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09038DE2" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00C44C25">
-[...23 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0B86BDED" w14:textId="29D805CC" w:rsidR="00C43C1C" w:rsidRPr="00061FFB" w:rsidRDefault="00C43C1C" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Studying Online </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA1D1FE" w14:textId="7C95125A" w:rsidR="00C43C1C" w:rsidRDefault="002A34DE" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="661331A6" w14:textId="4FF40A0A" w:rsidR="006D3466" w:rsidRDefault="002A34DE" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The course</w:t>
       </w:r>
       <w:r w:rsidR="00AD37A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be</w:t>
       </w:r>
@@ -2416,147 +2393,163 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. The CEP provides the </w:t>
       </w:r>
       <w:r w:rsidR="00C43C1C" w:rsidRPr="002A34DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>opportunity to exchange experiences and knowledge with other biomedical scientists who will work in a variety of different settings</w:t>
       </w:r>
       <w:r w:rsidR="000F7F18">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via the discussion forums.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk490137405"/>
     </w:p>
-    <w:p w14:paraId="252B995A" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRPr="003E691B" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="05DAFEE2" w14:textId="77777777" w:rsidR="00785242" w:rsidRPr="001070C9" w:rsidRDefault="00785242" w:rsidP="005B650D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252B995A" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRPr="003E691B" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk490397265"/>
       <w:r w:rsidRPr="003E691B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Engaging with the Learning Material</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – How much time is required?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F58D4DC" w14:textId="308DEB31" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4F58D4DC" w14:textId="3469A328" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E413B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">During the course orientation period, you </w:t>
       </w:r>
       <w:r w:rsidR="000F7F18">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>will be expected to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E413B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> work through the </w:t>
       </w:r>
       <w:r w:rsidR="00C50EE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
+      <w:r w:rsidR="001070C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E413B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Student Orientation</w:t>
+        <w:t xml:space="preserve"> Orientation</w:t>
+      </w:r>
+      <w:r w:rsidR="001070C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Course</w:t>
       </w:r>
       <w:r w:rsidR="00C50EE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00E413B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>course to familiarise yourself with the features of the</w:t>
       </w:r>
       <w:r w:rsidR="009A276D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -2641,64 +2634,62 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>rself</w:t>
       </w:r>
       <w:r w:rsidRPr="00E413B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEAD337" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRPr="00F56DF8" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1DEAD337" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRPr="00F56DF8" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B5AFE8" w14:textId="4D682383" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="54B5AFE8" w14:textId="538A9307" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk85032336"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk115083651"/>
       <w:r w:rsidRPr="00F6452F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The course is divided up into six modules. </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk85031865"/>
       <w:r w:rsidRPr="00F6452F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -2746,137 +2737,169 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is recognised that participants are most likely to be undertaking this course in their own time away from their workplace although for some of the module tasks you may need to liaise with colleagues to get their experiences, views and opinions. </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk180994409"/>
       <w:r w:rsidR="00C00E1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Once module one has started whilst you are not expected to log in every day, and it is difficult to be precise on how much time should be spent on the course each week as this will depend on your personal circumstances, it is likely that that this will be minimum of </w:t>
       </w:r>
       <w:r w:rsidR="00AD37A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>around seven or</w:t>
+        <w:t xml:space="preserve">around </w:t>
       </w:r>
       <w:r w:rsidR="00C00E1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eight hours each week</w:t>
+        <w:t>eight hours each week</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592A49B2" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="592A49B2" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0991AD5B" w14:textId="365A5EBF" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0991AD5B" w14:textId="4D590F93" w:rsidR="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Once a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6452F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> module is made available it can be accessed at any time over the remaining duration of the course. This will enable you to catch up on any module that you may miss because of holidays or other personal reasons.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you know that you are going to be unable to log-in for a period of time, please let the Course Director know as your engagement in the CEP will be monitored. </w:t>
+        <w:t xml:space="preserve"> If you know that you are going to be unable to log-in for a period of time, please let the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IBMS Head of Examinations (CEP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Course Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00785242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> know as your engagement in the CEP will be monitored. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="11DD4EB4" w14:textId="77777777" w:rsidR="009A276D" w:rsidRPr="00171877" w:rsidRDefault="009A276D" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="11DD4EB4" w14:textId="77777777" w:rsidR="009A276D" w:rsidRPr="00171877" w:rsidRDefault="009A276D" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2692C3D7" w14:textId="3D23E111" w:rsidR="00AA1C68" w:rsidRPr="00E22815" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2692C3D7" w14:textId="3D23E111" w:rsidR="00AA1C68" w:rsidRPr="00E22815" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk490137380"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00A206B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Expectations </w:t>
       </w:r>
       <w:r w:rsidR="000F7F18">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -2975,113 +2998,110 @@
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A206B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>orums</w:t>
       </w:r>
       <w:r w:rsidR="00C44C25">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘Live’ Sessions</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="01E7AC24" w14:textId="22648751" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="01E7AC24" w14:textId="22648751" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Each module will have a dedicated discussion forum section on the </w:t>
       </w:r>
       <w:r w:rsidR="00A86519">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">VLE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">system that will be moderated by the module tutor(s) and the Course Director.  </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk115084702"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ahead of module one starting you will be given clear instructions on how these forums can be accessed and used. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2FC39767" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2FC39767" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A82021" w14:textId="519A3D3F" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="66A82021" w14:textId="519A3D3F" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk115084719"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There will be clearly titled discussion threads on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">discussion points and/or reflective tasks within each module.  </w:t>
@@ -3113,404 +3133,381 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> marked </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>but posting your answers, thoughts on, or conclusions to them within the appropriate discussion threads will significantly aide knowledge transfer, learning and debate amongst your fellow participants and will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> assist in your learning and development.</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk180994490"/>
     </w:p>
-    <w:p w14:paraId="3720E411" w14:textId="77777777" w:rsidR="006D229E" w:rsidRDefault="006D229E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3720E411" w14:textId="77777777" w:rsidR="006D229E" w:rsidRDefault="006D229E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D971BF" w14:textId="77777777" w:rsidR="006D229E" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="02D971BF" w14:textId="77777777" w:rsidR="006D229E" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can also initiate discussions within the forms but please </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31DCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> start a new thread for your response to a reflective task or a question posed by the module tutor instead these should be placed in the appropriate thread. Adding further threads for these responses will make the forums messy and cause confusion amongst your fellow participants. Any new discussion thread that you initiate should be relevant to the module being studied. A separate ‘general’ discussion forum area will be made available for topics and issues that do not relate directly to a particular module.</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Hlk115083839"/>
     </w:p>
-    <w:p w14:paraId="7D84E3AE" w14:textId="77777777" w:rsidR="00061FFB" w:rsidRDefault="00061FFB" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7D84E3AE" w14:textId="77777777" w:rsidR="00061FFB" w:rsidRDefault="00061FFB" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C9211E" w14:textId="43788D81" w:rsidR="00C00E1E" w:rsidRPr="006D229E" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="46C9211E" w14:textId="43788D81" w:rsidR="00C00E1E" w:rsidRPr="006D229E" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are expected to access the course frequently and the Course Director will monitor how often you access the course and your level of engagement in the forums.  You are </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22815">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">expected to read </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:t xml:space="preserve">expected to read and/or respond to every comment made by your fellow participants, but you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">must </w:t>
+        <w:t xml:space="preserve">contribute to the discussions in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4D69">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>each</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">contribute to the discussions in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB4D69">
+        <w:t xml:space="preserve"> module and for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001102F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> module and for </w:t>
+        <w:t xml:space="preserve"> module you are expected to post a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993CAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>minimum of once in at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4650">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>least half</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the discussion threads set up by the module tutor</w:t>
       </w:r>
       <w:r w:rsidRPr="001102F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> module you are expected to post a </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0869AB" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2D0869AB" w14:textId="77777777" w:rsidR="00C00E1E" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60BEF44A" w14:textId="0CF74D02" w:rsidR="006D229E" w:rsidRDefault="006D229E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="60BEF44A" w14:textId="0CF74D02" w:rsidR="006D229E" w:rsidRDefault="006D229E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>More information on the discussion forums will be provided within the course information at the start of the course.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="07E5B390" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRPr="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="07E5B390" w14:textId="77777777" w:rsidR="00AA1C68" w:rsidRPr="00AA1C68" w:rsidRDefault="00AA1C68" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6A609D" w14:textId="4FE940CC" w:rsidR="00615518" w:rsidRPr="00E22815" w:rsidRDefault="00615518" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4B6A609D" w14:textId="4FE940CC" w:rsidR="00615518" w:rsidRPr="00E22815" w:rsidRDefault="00615518" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4921">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B093316" w14:textId="77777777" w:rsidR="00615518" w:rsidRDefault="00615518" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4B093316" w14:textId="77777777" w:rsidR="00615518" w:rsidRDefault="00615518" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00773789">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The course will be assessed in the following ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9BBEDB" w14:textId="77777777" w:rsidR="00C43C1C" w:rsidRPr="003F0E01" w:rsidRDefault="00C43C1C" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5C9BBEDB" w14:textId="77777777" w:rsidR="00C43C1C" w:rsidRPr="003F0E01" w:rsidRDefault="00C43C1C" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF5B4FE" w14:textId="77777777" w:rsidR="00C43C1C" w:rsidRPr="009A276D" w:rsidRDefault="00C43C1C" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5DF5B4FE" w14:textId="77777777" w:rsidR="00C43C1C" w:rsidRPr="009A276D" w:rsidRDefault="00C43C1C" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A276D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Two Short Pieces of Assessed Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F93AC6" w14:textId="5183C63E" w:rsidR="00630155" w:rsidRPr="009A276D" w:rsidRDefault="00C43C1C" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="40F93AC6" w14:textId="5183C63E" w:rsidR="00630155" w:rsidRPr="009A276D" w:rsidRDefault="00C43C1C" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD7360">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You are required to submit </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD7360">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>two</w:t>
@@ -3568,65 +3565,63 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">discussion forums have assisted your learning during the course up until, and if you wish including, the Study Week </w:t>
       </w:r>
       <w:r w:rsidR="00630155">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and how you will modify your engagement with the discussion forums going forward</w:t>
       </w:r>
       <w:r w:rsidR="00630155" w:rsidRPr="00AE4921">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="3450A4A8" w14:textId="77777777" w:rsidR="00630155" w:rsidRPr="00F233BA" w:rsidRDefault="00630155" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3450A4A8" w14:textId="77777777" w:rsidR="00630155" w:rsidRPr="00F233BA" w:rsidRDefault="00630155" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EA90D54" w14:textId="42D259F1" w:rsidR="00DD59EB" w:rsidRDefault="00C00E1E" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2EA90D54" w14:textId="42D259F1" w:rsidR="00DD59EB" w:rsidRDefault="00C00E1E" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00630155" w:rsidRPr="00AE4921">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> second </w:t>
       </w:r>
       <w:r w:rsidR="00630155">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3702,63 +3697,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and/or that of your department (laboratory) that you work in because of the</w:t>
       </w:r>
       <w:r w:rsidR="00630155" w:rsidRPr="00AE4921">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> course and the approach you will take to implement this change including an action plan for doing so</w:t>
       </w:r>
       <w:r w:rsidR="00DD59EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or explain what aspect(s) of the CEP you would like to explore further and how you will go about doing so. You will also be asked to briefly reflect on the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB9EBD6" w14:textId="77777777" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5CB9EBD6" w14:textId="77777777" w:rsidR="00DD59EB" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F6E446E" w14:textId="7E6016E7" w:rsidR="00AA1C68" w:rsidRDefault="00DD59EB" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7F6E446E" w14:textId="7E6016E7" w:rsidR="00AA1C68" w:rsidRDefault="00DD59EB" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>More information on these assessed piece</w:t>
       </w:r>
       <w:r w:rsidR="000F7F18">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3780,86 +3773,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provided with</w:t>
       </w:r>
       <w:r w:rsidR="00CA0354">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the course information at the start of the course.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="27A2580E" w14:textId="77777777" w:rsidR="009A276D" w:rsidRPr="00DD59EB" w:rsidRDefault="009A276D" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="27A2580E" w14:textId="77777777" w:rsidR="009A276D" w:rsidRPr="00DD59EB" w:rsidRDefault="009A276D" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD833CF" w14:textId="6F21D17B" w:rsidR="00C43C1C" w:rsidRPr="00CA0354" w:rsidRDefault="00C43C1C" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1FD833CF" w14:textId="6F21D17B" w:rsidR="00C43C1C" w:rsidRPr="00CA0354" w:rsidRDefault="00C43C1C" w:rsidP="005B650D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA0354">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Online Examination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AACCEA" w14:textId="43B26A37" w:rsidR="00C35CA2" w:rsidRPr="00C44C25" w:rsidRDefault="00C43C1C" w:rsidP="00B576FC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="14AACCEA" w14:textId="050E422A" w:rsidR="00C35CA2" w:rsidRPr="00C44C25" w:rsidRDefault="00C43C1C" w:rsidP="005B650D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4921">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The other part of the assessment for the course </w:t>
       </w:r>
       <w:r w:rsidR="00577758">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
@@ -3910,82 +3900,82 @@
         </w:rPr>
         <w:t xml:space="preserve">which will take place on </w:t>
       </w:r>
       <w:r w:rsidR="002C6153" w:rsidRPr="002C6153">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Thursday </w:t>
       </w:r>
       <w:r w:rsidR="00C00E1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C50EE6">
+      <w:r w:rsidR="005B650D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00C00E1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> May 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C50EE6">
+      <w:r w:rsidR="005B650D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00C00E1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C00E1E" w:rsidRPr="00C00E1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4921">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
@@ -4073,75 +4063,75 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="001F68E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">More details about the on-line exam will be made available </w:t>
       </w:r>
       <w:r w:rsidR="00CA0354">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>during the course.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00C35CA2" w:rsidRPr="00C44C25" w:rsidSect="00FD0E8E">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C29199E" w14:textId="77777777" w:rsidR="00A82ED3" w:rsidRDefault="00A82ED3" w:rsidP="00A82ED3">
+    <w:p w14:paraId="2033DD30" w14:textId="77777777" w:rsidR="002D152E" w:rsidRDefault="002D152E" w:rsidP="00A82ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11EC81CF" w14:textId="77777777" w:rsidR="00A82ED3" w:rsidRDefault="00A82ED3" w:rsidP="00A82ED3">
+    <w:p w14:paraId="5E5F166F" w14:textId="77777777" w:rsidR="002D152E" w:rsidRDefault="002D152E" w:rsidP="00A82ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4324,94 +4314,94 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C44C25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44C25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="620BF5C0" w14:textId="4B5F8522" w:rsidR="00A82ED3" w:rsidRPr="00C44C25" w:rsidRDefault="00C44C25">
+  <w:p w14:paraId="620BF5C0" w14:textId="385D1A21" w:rsidR="00A82ED3" w:rsidRPr="00C44C25" w:rsidRDefault="00C44C25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C44C25">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Certificate of Expert (CEP) Summary of Course Information – 202</w:t>
     </w:r>
-    <w:r w:rsidR="00A86519">
+    <w:r w:rsidR="005B650D">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00C44C25">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Courses</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3532250E" w14:textId="77777777" w:rsidR="00A82ED3" w:rsidRDefault="00A82ED3" w:rsidP="00A82ED3">
+    <w:p w14:paraId="3E5F84C7" w14:textId="77777777" w:rsidR="002D152E" w:rsidRDefault="002D152E" w:rsidP="00A82ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B106D1B" w14:textId="77777777" w:rsidR="00A82ED3" w:rsidRDefault="00A82ED3" w:rsidP="00A82ED3">
+    <w:p w14:paraId="4A6194F1" w14:textId="77777777" w:rsidR="002D152E" w:rsidRDefault="002D152E" w:rsidP="00A82ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B463003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52DC216C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -4977,100 +4967,108 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D53B48"/>
     <w:rsid w:val="0001787A"/>
     <w:rsid w:val="0006048B"/>
     <w:rsid w:val="00061FFB"/>
     <w:rsid w:val="00062067"/>
     <w:rsid w:val="00071B8E"/>
     <w:rsid w:val="000C1FC2"/>
     <w:rsid w:val="000F7F18"/>
+    <w:rsid w:val="001070C9"/>
     <w:rsid w:val="00111D98"/>
     <w:rsid w:val="001F68E7"/>
     <w:rsid w:val="002028EF"/>
     <w:rsid w:val="0022521E"/>
     <w:rsid w:val="0028526D"/>
     <w:rsid w:val="00290AA5"/>
     <w:rsid w:val="002A34DE"/>
     <w:rsid w:val="002C6153"/>
+    <w:rsid w:val="002D152E"/>
     <w:rsid w:val="00321BA6"/>
     <w:rsid w:val="0032393E"/>
     <w:rsid w:val="00337F49"/>
     <w:rsid w:val="00352233"/>
+    <w:rsid w:val="003968F7"/>
     <w:rsid w:val="003D6872"/>
+    <w:rsid w:val="003D78BF"/>
     <w:rsid w:val="004253A4"/>
     <w:rsid w:val="00481CA8"/>
     <w:rsid w:val="004A47A9"/>
     <w:rsid w:val="004A5624"/>
     <w:rsid w:val="004B5620"/>
     <w:rsid w:val="004B7C69"/>
     <w:rsid w:val="004C4250"/>
     <w:rsid w:val="004E1E04"/>
     <w:rsid w:val="004E4B8B"/>
+    <w:rsid w:val="004F13B3"/>
     <w:rsid w:val="004F28D8"/>
     <w:rsid w:val="005077D2"/>
     <w:rsid w:val="00510120"/>
     <w:rsid w:val="00564C3F"/>
     <w:rsid w:val="0056797D"/>
     <w:rsid w:val="00577758"/>
     <w:rsid w:val="0058664D"/>
     <w:rsid w:val="005B5349"/>
     <w:rsid w:val="005B5904"/>
+    <w:rsid w:val="005B650D"/>
     <w:rsid w:val="00604261"/>
     <w:rsid w:val="00615518"/>
     <w:rsid w:val="0062549F"/>
     <w:rsid w:val="00630155"/>
     <w:rsid w:val="00672067"/>
     <w:rsid w:val="006A1070"/>
     <w:rsid w:val="006D229E"/>
     <w:rsid w:val="006D3466"/>
     <w:rsid w:val="006F161B"/>
     <w:rsid w:val="0074554F"/>
     <w:rsid w:val="0077443D"/>
     <w:rsid w:val="00780097"/>
     <w:rsid w:val="00782927"/>
+    <w:rsid w:val="00785242"/>
     <w:rsid w:val="007A71C9"/>
     <w:rsid w:val="007B6A01"/>
     <w:rsid w:val="008276B6"/>
     <w:rsid w:val="008927E5"/>
     <w:rsid w:val="008D1807"/>
     <w:rsid w:val="008F6404"/>
+    <w:rsid w:val="00903DA3"/>
     <w:rsid w:val="00914B25"/>
     <w:rsid w:val="0093039B"/>
     <w:rsid w:val="00934D12"/>
     <w:rsid w:val="00960CC8"/>
     <w:rsid w:val="0096169B"/>
     <w:rsid w:val="0096192D"/>
     <w:rsid w:val="00976F04"/>
     <w:rsid w:val="009863B6"/>
     <w:rsid w:val="00992018"/>
     <w:rsid w:val="009A276D"/>
     <w:rsid w:val="009C5184"/>
     <w:rsid w:val="009C717F"/>
     <w:rsid w:val="009D105C"/>
     <w:rsid w:val="009F30E7"/>
     <w:rsid w:val="00A1659D"/>
     <w:rsid w:val="00A1767A"/>
     <w:rsid w:val="00A5310C"/>
     <w:rsid w:val="00A63894"/>
     <w:rsid w:val="00A705A9"/>
     <w:rsid w:val="00A82ED3"/>
     <w:rsid w:val="00A84AC7"/>
     <w:rsid w:val="00A86519"/>
     <w:rsid w:val="00A97293"/>
     <w:rsid w:val="00AA1C68"/>
     <w:rsid w:val="00AC0155"/>
@@ -5096,50 +5094,51 @@
     <w:rsid w:val="00CA28D6"/>
     <w:rsid w:val="00CC2A05"/>
     <w:rsid w:val="00CD32BA"/>
     <w:rsid w:val="00CD3A18"/>
     <w:rsid w:val="00CE4D4C"/>
     <w:rsid w:val="00D2681C"/>
     <w:rsid w:val="00D53B48"/>
     <w:rsid w:val="00D53F79"/>
     <w:rsid w:val="00D64E67"/>
     <w:rsid w:val="00D727B7"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D90F24"/>
     <w:rsid w:val="00DD59EB"/>
     <w:rsid w:val="00DD5ABE"/>
     <w:rsid w:val="00E413B2"/>
     <w:rsid w:val="00E53ED3"/>
     <w:rsid w:val="00E80B35"/>
     <w:rsid w:val="00E92461"/>
     <w:rsid w:val="00EA3A2F"/>
     <w:rsid w:val="00EB54C7"/>
     <w:rsid w:val="00EC4062"/>
     <w:rsid w:val="00EE0584"/>
     <w:rsid w:val="00F15220"/>
     <w:rsid w:val="00F4250A"/>
     <w:rsid w:val="00F65CD3"/>
+    <w:rsid w:val="00F81855"/>
     <w:rsid w:val="00F84BD9"/>
     <w:rsid w:val="00FA675A"/>
     <w:rsid w:val="00FD0E8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6298,51 +6297,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1852835615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6591,67 +6590,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1117</Words>
-  <Characters>6372</Characters>
+  <Words>1119</Words>
+  <Characters>6379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7475</CharactersWithSpaces>
+  <CharactersWithSpaces>7484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Alan Wainwright</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>