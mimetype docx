--- v0 (2026-04-20)
+++ v1 (2026-10-18)
@@ -9178,51 +9178,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37D37E6B" w14:textId="77777777" w:rsidR="00D94F58" w:rsidRPr="007B255C" w:rsidRDefault="00D94F58" w:rsidP="002A0134">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004338A7" w:rsidRPr="00CE7F9F" w14:paraId="558CF302" w14:textId="77777777" w:rsidTr="00183ABD">
+      <w:tr w:rsidR="004338A7" w:rsidRPr="003B41FC" w14:paraId="558CF302" w14:textId="77777777" w:rsidTr="00183ABD">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="250" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A825190" w14:textId="77777777" w:rsidR="00102C99" w:rsidRDefault="00102C99" w:rsidP="002A0134">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="347FE1BF" w14:textId="77777777" w:rsidR="004338A7" w:rsidRDefault="004338A7" w:rsidP="002A0134">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -9369,81 +9369,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Experiential Route to Fellowship Application Fee: </w:t>
       </w:r>
       <w:r w:rsidR="00462BED" w:rsidRPr="00923B83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF1A1D7" w14:textId="77777777" w:rsidR="00923B83" w:rsidRPr="00923B83" w:rsidRDefault="00923B83" w:rsidP="00923B83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CDA7E2A" w14:textId="39CB1B55" w:rsidR="00923B83" w:rsidRPr="00923B83" w:rsidRDefault="00923B83" w:rsidP="00923B83">
+    <w:p w14:paraId="1CDA7E2A" w14:textId="0BA72DA5" w:rsidR="00923B83" w:rsidRPr="00923B83" w:rsidRDefault="00923B83" w:rsidP="00923B83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923B83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The fee to assess the application is £</w:t>
       </w:r>
       <w:r w:rsidR="002F620A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7F9F">
+      <w:r w:rsidR="003B41FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>48</w:t>
       </w:r>
       <w:r w:rsidRPr="00923B83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fee </w:t>
       </w:r>
       <w:r w:rsidRPr="00923B83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is non-refundable</w:t>
       </w:r>
@@ -9881,58 +9881,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1C04F5" w14:textId="77777777" w:rsidR="00923B83" w:rsidRPr="004338A7" w:rsidRDefault="00923B83" w:rsidP="00923B83">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00923B83" w:rsidRPr="004338A7" w:rsidSect="001C5300">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="454" w:right="851" w:bottom="680" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76F15D41" w14:textId="77777777" w:rsidR="00A26F18" w:rsidRDefault="00A26F18">
+    <w:p w14:paraId="000577BA" w14:textId="77777777" w:rsidR="008C24A7" w:rsidRDefault="008C24A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C00C227" w14:textId="77777777" w:rsidR="00A26F18" w:rsidRDefault="00A26F18">
+    <w:p w14:paraId="526D8EEE" w14:textId="77777777" w:rsidR="008C24A7" w:rsidRDefault="008C24A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10026,58 +10026,58 @@
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00634FB9">
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="65A1BFB6" w14:textId="77777777" w:rsidR="00923B83" w:rsidRDefault="00923B83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4572823C" w14:textId="77777777" w:rsidR="00A26F18" w:rsidRDefault="00A26F18">
+    <w:p w14:paraId="476916AF" w14:textId="77777777" w:rsidR="008C24A7" w:rsidRDefault="008C24A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="419DCC55" w14:textId="77777777" w:rsidR="00A26F18" w:rsidRDefault="00A26F18">
+    <w:p w14:paraId="5545A82A" w14:textId="77777777" w:rsidR="008C24A7" w:rsidRDefault="008C24A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035C2249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="086A1CFE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -11174,52 +11174,51 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="547688590">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1838567778">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1224562692">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1127813961">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="965819277">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="596787740">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE7922"/>
@@ -11286,50 +11285,51 @@
     <w:rsid w:val="00272016"/>
     <w:rsid w:val="002A0134"/>
     <w:rsid w:val="002A0AF3"/>
     <w:rsid w:val="002A5E40"/>
     <w:rsid w:val="002D4E31"/>
     <w:rsid w:val="002D5DA8"/>
     <w:rsid w:val="002D6B46"/>
     <w:rsid w:val="002E1DDD"/>
     <w:rsid w:val="002E2751"/>
     <w:rsid w:val="002E3593"/>
     <w:rsid w:val="002F620A"/>
     <w:rsid w:val="003140DE"/>
     <w:rsid w:val="00315952"/>
     <w:rsid w:val="003238EC"/>
     <w:rsid w:val="0033096E"/>
     <w:rsid w:val="003437F7"/>
     <w:rsid w:val="00355C30"/>
     <w:rsid w:val="0037148E"/>
     <w:rsid w:val="003719DF"/>
     <w:rsid w:val="00374DC2"/>
     <w:rsid w:val="003837C8"/>
     <w:rsid w:val="00383B69"/>
     <w:rsid w:val="00385390"/>
     <w:rsid w:val="00396239"/>
     <w:rsid w:val="003A2A93"/>
+    <w:rsid w:val="003B41FC"/>
     <w:rsid w:val="003B703D"/>
     <w:rsid w:val="003C14C1"/>
     <w:rsid w:val="003C3783"/>
     <w:rsid w:val="003C5B1A"/>
     <w:rsid w:val="003D0F03"/>
     <w:rsid w:val="003F0919"/>
     <w:rsid w:val="003F498B"/>
     <w:rsid w:val="003F4E50"/>
     <w:rsid w:val="00404603"/>
     <w:rsid w:val="00406704"/>
     <w:rsid w:val="00407F63"/>
     <w:rsid w:val="00411462"/>
     <w:rsid w:val="00415B50"/>
     <w:rsid w:val="00417E8B"/>
     <w:rsid w:val="00420B27"/>
     <w:rsid w:val="00424B88"/>
     <w:rsid w:val="004307EA"/>
     <w:rsid w:val="00432F82"/>
     <w:rsid w:val="004338A7"/>
     <w:rsid w:val="004413D7"/>
     <w:rsid w:val="00441A23"/>
     <w:rsid w:val="00443FAD"/>
     <w:rsid w:val="00462BED"/>
     <w:rsid w:val="00466638"/>
     <w:rsid w:val="00475D6B"/>
@@ -11366,50 +11366,51 @@
     <w:rsid w:val="005F705C"/>
     <w:rsid w:val="00600F31"/>
     <w:rsid w:val="00615979"/>
     <w:rsid w:val="0061763C"/>
     <w:rsid w:val="00621F88"/>
     <w:rsid w:val="00631368"/>
     <w:rsid w:val="00634FB9"/>
     <w:rsid w:val="00637C81"/>
     <w:rsid w:val="00643EFF"/>
     <w:rsid w:val="00650D16"/>
     <w:rsid w:val="00654818"/>
     <w:rsid w:val="00656D2B"/>
     <w:rsid w:val="006644D5"/>
     <w:rsid w:val="0066700C"/>
     <w:rsid w:val="0067140D"/>
     <w:rsid w:val="006773DC"/>
     <w:rsid w:val="0068482F"/>
     <w:rsid w:val="00686ADE"/>
     <w:rsid w:val="00687726"/>
     <w:rsid w:val="00691624"/>
     <w:rsid w:val="00694C28"/>
     <w:rsid w:val="00694E4B"/>
     <w:rsid w:val="00697561"/>
     <w:rsid w:val="006A0F7F"/>
     <w:rsid w:val="006A19BE"/>
+    <w:rsid w:val="006A2227"/>
     <w:rsid w:val="006C2BF1"/>
     <w:rsid w:val="006C4FC4"/>
     <w:rsid w:val="006E46C6"/>
     <w:rsid w:val="006E6D26"/>
     <w:rsid w:val="006E79E5"/>
     <w:rsid w:val="006F77B5"/>
     <w:rsid w:val="00703C15"/>
     <w:rsid w:val="00720281"/>
     <w:rsid w:val="00721CC4"/>
     <w:rsid w:val="00727F61"/>
     <w:rsid w:val="00740CDD"/>
     <w:rsid w:val="0075036B"/>
     <w:rsid w:val="00766666"/>
     <w:rsid w:val="0076780E"/>
     <w:rsid w:val="00771E84"/>
     <w:rsid w:val="00776E33"/>
     <w:rsid w:val="00782544"/>
     <w:rsid w:val="0078620A"/>
     <w:rsid w:val="00792CEE"/>
     <w:rsid w:val="00797440"/>
     <w:rsid w:val="007A6973"/>
     <w:rsid w:val="007A6E3C"/>
     <w:rsid w:val="007B255C"/>
     <w:rsid w:val="007B2F61"/>
     <w:rsid w:val="007B5A8D"/>
@@ -11423,50 +11424,51 @@
     <w:rsid w:val="00814153"/>
     <w:rsid w:val="00820424"/>
     <w:rsid w:val="00824A51"/>
     <w:rsid w:val="00824C1F"/>
     <w:rsid w:val="008306A5"/>
     <w:rsid w:val="008318C0"/>
     <w:rsid w:val="0083276B"/>
     <w:rsid w:val="00833DAA"/>
     <w:rsid w:val="00834324"/>
     <w:rsid w:val="00846FFA"/>
     <w:rsid w:val="00852BCC"/>
     <w:rsid w:val="0085402F"/>
     <w:rsid w:val="00856C1A"/>
     <w:rsid w:val="00857CB9"/>
     <w:rsid w:val="008617E4"/>
     <w:rsid w:val="00861993"/>
     <w:rsid w:val="00866750"/>
     <w:rsid w:val="00873763"/>
     <w:rsid w:val="00876DDC"/>
     <w:rsid w:val="008873E5"/>
     <w:rsid w:val="00891E20"/>
     <w:rsid w:val="008A04A2"/>
     <w:rsid w:val="008B15CA"/>
     <w:rsid w:val="008B7190"/>
     <w:rsid w:val="008B7FC7"/>
+    <w:rsid w:val="008C24A7"/>
     <w:rsid w:val="008C5250"/>
     <w:rsid w:val="008D04D5"/>
     <w:rsid w:val="008D0BDE"/>
     <w:rsid w:val="008D1DB7"/>
     <w:rsid w:val="008D4D5C"/>
     <w:rsid w:val="008E03E4"/>
     <w:rsid w:val="008E04CC"/>
     <w:rsid w:val="008E34D3"/>
     <w:rsid w:val="008E5E3C"/>
     <w:rsid w:val="00903D0C"/>
     <w:rsid w:val="00904DCA"/>
     <w:rsid w:val="0090522D"/>
     <w:rsid w:val="009112E6"/>
     <w:rsid w:val="00922955"/>
     <w:rsid w:val="00923B83"/>
     <w:rsid w:val="00924624"/>
     <w:rsid w:val="0093138E"/>
     <w:rsid w:val="0093364C"/>
     <w:rsid w:val="009361FE"/>
     <w:rsid w:val="00950DF6"/>
     <w:rsid w:val="00951BB4"/>
     <w:rsid w:val="00955297"/>
     <w:rsid w:val="00962417"/>
     <w:rsid w:val="00962478"/>
     <w:rsid w:val="00962647"/>